--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Géraldine Rix-Lièvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésLaboratoire ACTé UFR STAPSUniversité Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAPS - Anthropologie cognitives des pratiques corporelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de l’« expérience vécue » pour comprendre l’activité humaine. Quels apports de l’articulation avec d’autres approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.32271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of 360° video in referees' reflectivity training: Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1068396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Enabling Collaborative Situations in AR-assisted consignment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fieng.2023.1258241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations de Collaboration Capacitante (ECS) : intérêt pour l’analyse des collaborations humain-technologie de l’industrie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.853.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making training in sporting officials: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hawkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.102003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of soccer referee experiences in France and the Netherlands: Abuse, conflict, and level of support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thelwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Der Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smr.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes femmes arbitres de football et de rugby : Des êtres d’exception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.081.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interactions et dynamiques des asymétries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Transverse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Interactions et dynamiques des asymétries, numéro spécial de la revue Transverse, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaise réputation ? A propos des arbitres dans la presse écrite française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, 33 (2), http://communication.revues.org/5813. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.496-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Network Analysis of Research on Sport Officials: A Lack of Interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David John Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1750984X.2015.1022202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport (Pratiques sportives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Antropologico Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’USEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un dispositif d'investigation posé a priori dans l'exercice d'une réflexivité méthodologique. La petite histoire de l'ethnographie d'une expédition polaire à ski.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.86-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage, une co-construction du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie organisationnelle &amp;quot; constructiviste &amp;quot; et orientée vers les &amp;quot; pratiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Supplément HS, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un design de recherche pour investir le projet entrepreneurial : la question méthodologique de l’investigation de l’activité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension &amp;quot; tacite &amp;quot; des connaissances expérientielles individuelles : une mise en perspective théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prestation de l’arbitre à la co-construction de la performance arbitrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.auvergnesciences.com/magazine-112012-de-la-prestation-de-l-arbitre-a-la-co-construction-de-la-performance-arbitrale.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de coordination d'un collectif informel en situation extrême : une étude de cas &amp;quot; ancrée &amp;quot; au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2011/1), pp.449-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions joueurs-arbitres au cours d'un match de football : comprendre les altercations ou leur absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité de l’arbitre à la construction du métier : performance et condition d’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.auvergnesciences.com/magazine-072010-de-l-activite-d-arbitre-a-la-construction-du-metier---performance-et-conditions-d-exercice.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative observatory of polar expedition projects: An investigation of organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmj.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes de confrontation à des traces de sa propre activité. Entre convergences et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2010/2), pp.357-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles à l'apprentissage organisationnel au sein de la sécurité civile : Une mise en perspective en termes de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’interprétation des matériaux issus d’un observatoire de l’organisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XV (35), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a codification of practical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la digitalisation au sein de l’industrie 4.0 par l’analyse des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza Tuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'humain dans la conception d'une situation de travail collaborative avec un cobot : l'exemple de la situation de collaboration capacitante (ECS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation réaliste et l’expérience vécue : un cadre pour comprendre l’intervention ergonomique. Le cas d’une reconception de lignes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Design for Industry 5.0: Introducing the ESD Model and Comparing Generations of Production Machines to Characterize their Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Human Factor to the Actor in design: Questioning digitalization within Industry 4.0 through the analysis of uses and project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating to understand and transform the activity of practitioners: the study of reconfigurations and the lived experience of ergonomists in the evaluation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraîneur de handball : Prise de décision et préparation mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Psychologie du sport - Congrès Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport (SFPS), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'expérience pour comprendre les interventions complexes et compléter les données issues d'une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l'analyse de l'activité et de l'expérience en Education Physique et en Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper la qualité des collaborations Homme–machine en industrie 4.0 et du point de vue du facteur humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir (Tunisie), Tunisie. pp.101743, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir la description extrinsèque de l’activité en donnant le primat au vécu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en éducation physique &amp; en Sport. Articulation des données et des épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions complexes par l'expérience vécue des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir de l'exéprience vécue pour comprendre et transformer. Vers l'articulation de différents niveaux d'étude de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Anthropologie des Connaissances, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different uses of video in referee training: interests and limits of 360° recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales arbitres-joueuses au handball : levier de construction d'une convergence sur l'appréciation du jeu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Viffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Collaborative Situations in 4.0 Industry: Multiple Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada. pp.614-620, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'ergonomie à la conception de nouvelles technologies dans l'industrie 4.0 : vers la conception de situations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la Société d'Ergonmie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la contribución de la situación de colaboración capacitante para la actividad de diseño de los ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATION 4.0 - Modélisation et Évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Industrie du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and supporting the career development of sports officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination between officials and players: how the game's unfolding is co-constructed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and influence: player captains' activity during interactions with sport officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction as a contributor to officiating performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nguillatun Mapuche in Santiago of Chile. Modalities of participation and experience in the practice of ritual dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Contextual Co-Construction during Actual Match Interactions between High-Performing Rugby Union Officials and Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the French Society of Sport Psychology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser le transfert des compétences d’un champ à un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Colloque national des CESU « Oser pour enseigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éprouvé au développement de l’expérience. Le développement d’un programme de recherche sur l’arbitrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée Alain Durey « Comprendre l’expérience : quels enjeux en formation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les décisions en urgence au cours d’une expédition polaire à ski : itinérance ethnographique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo dans le travail ethnographique : une mise en perspective épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy "Management des situations extrêmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cerisy la salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing ethnography in extreme environment: reflexivity tools and video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing research in extreme environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Umëa, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The referee, the moral guardian of the game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sport officials’ citation network analysis: Examining the most cited articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David John Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASPSPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study the refereeing performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience, Cognition Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIeme Congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media narratives for football referees: legitimisation or delegitimisation of the authority figure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de comunicaçao e desporto « Futebol E Media »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making:: the case of sport refereeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’investigation de l’organizing sur le terrain des expéditions polaires. Une perspective constructiviste et orientée pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès ACFAS, Colloque 603 : De la vigilance ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’investigation de l’organizing sur le terrain des expéditions polaires. Une perspective constructiviste et orientée pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès ACFAS, Colloque 603 : De la vigilance ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions asymétriques et contexte partagé. Le cas des coordinations entre arbitre et joueurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès international Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;constructivist&amp;quot; and &amp;quot;practice-oriented&amp;quot; organizational ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EGOS Colloquium, Sub-theme "New Forms of Organizational Ethnography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership and Organizational Learning in Extreme Situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th Annual Meeting of the Academy Of Management Conference, Symposium “Going to Extremes: Leadership Lessons from Outside the Norm”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et Arbitrage dans le sport de haut-niveau : un point de vue alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Internationales « Sport et vidéo : Arbitrage, jugement et vidéo : problèmes sportifs, juridiques et éthiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination &amp;quot; ancrée &amp;quot; en situation extrême La construction de la gestion de la sécurité &amp;quot; ours &amp;quot; lors de l'expédition Groenland 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension tacite des connaissances expérientielles : mise en perspective théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone GESCO, BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the constitution of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Conference "The interview. Theory, Practice, Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de l'arbitre en situation de match : une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition méthodologique d'investigation du réseau en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Management et réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH-AIMS, IREGE, Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence d'une classe de méthodologie centrée sur le &amp;quot; Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances tacites ne sont elles pas finalement des connaissances pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence Internationale de Management Stratégique AIMS, IAE CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition théorique et méthodologique de codification des connaissances implicites : une perspective psycho-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone « Gestion des connaissances, société, organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’appréhension de l’activité de l’arbitre en match à la question de son interaction avec les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l’ARIS « L’intervention en sport et ses contextes institutionnels : cultures et singularité de l’action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un observatoire de l'organisant : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodologies AIMS : Analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’investigation in situ des expéditions polaires : la question de l’organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appréhension de l'activité de l'arbitre en match à la question de son interaction avec les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et mobilisation des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la pratique de l'arbitrage: étude sur les femmes arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et arbitrage sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jakobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2025, À la croisée des SHS, 9782383773597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transverse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’expérience des acteurs pour innover et performer dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Llena; Gildas Loirand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux : Contribution de la recherche en Sciences Humaines et Sociales du Sport à l'analyse des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, Clapiers, pp.41-50, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier l'extrême. Mise en perspective épistémologique et méthodologique de l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lievre; Monique Aubry; Gilles Garel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.87-102, 2019, 9781784055585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques des interventions auprès des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation équine. Qu'en pensent les scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, pp.154-160, 2018, 978-2-915250-63-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Investigating the &amp;quot;Actual&amp;quot; Course of a Project : the Case of a Polar Expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Aubry, Pascal Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.59-72, 2017, 9781-4822-0882-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au centre de l’opposition sportive : l’arbitre, vecteur de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benameur, Jeanne ; Bromberger, Christian; Jorion, Paul ; Kaufmann, Jean-Claude ; Marzano, Michela ; Patrix, Abbi ; Pierron, Jean-Philippe ;Perrineau, Pascal ; Piketty, Thomas ; Théry, Irène ; Wolton, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes de confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.44-53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen – Le dictionnaire francophone d'anthropologie ancré dans le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.anthropen.org/, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership and organizational learning in extreme situations. Lessons of a comparative study of two polar expeditions: one of the greatest disasters (Franklin, 1855) and one the best achievements (Nansen, 1892)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.M. Giannantonio, A.E. Hurley-Hanson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Leadership: Leaders, Teams and Situations Outside the Norm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.34-46, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age de l'Homme, pp.541-551, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'investigation du déroulement &amp;quot;effectif&amp;quot; d'un projet: une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Aubry, Pascal Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: Que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire du Québec, pp.79-93, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'investigation du déroulement &amp;quot;effectif&amp;quot; d'un projet : une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry &amp; P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: Que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.79-93, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de l’arbitre de la tension règles/Esprit du jeu à la question de la culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dosseville &amp; S Larborde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes de l'arbitrage : Recherches et problématiques actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.239-254, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Attali &amp; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.261-263, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Case Study Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.847-849, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifying social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mills, G. Durepos, E. Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Case Study Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.151-153, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et sujet corporel Sensibilité et norme propre du volleyeur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Abadie (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinique du sport et des pratiques physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, (pp. 105-124, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving training and competition systems of European Youth Rugby. A theoretical framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couckuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFR-CRIS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actes de jugement de l'arbitre. Une anthropologie cognitive de l'activité de l'arbitre de rugby expérimenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Blaise Pascal - Clermont-Ferrand II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00808721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience arbitrale : des actes de jugement à la co-construction de la performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05211078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Géraldine Rix-Lièvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésLaboratoire ACTé UFR STAPSUniversité Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAPS - Anthropologie cognitives des pratiques corporelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schème surordonné, statut structurant et normatif de l’activité : un enjeu essentiel pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Faire de la didactique professionnelle aujourd’hui, 3 (244), pp.108-120. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.244.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger dans une équipe sportive : étudier l’expérience des joueurs pour transformer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaction et normativité de l'activité : distinguer apprentissage et développement en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.59-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les enjeux du partenariat inter-métiers dans un projet d’éducation musicale collective à vocation sociale : l’orchestre Démos Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1&amp;2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134z2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité à l’expérience. Déterminer la sensibilité à… de sportifs de haut niveau à partir de régularités observables et de vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.31394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de l’« expérience vécue » pour comprendre l’activité humaine. Quels apports de l’articulation avec d’autres approches ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.32271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of 360° video in referees' reflectivity training: Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1068396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs intégrant une technologie autonome : du technique au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Renonciat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Monéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20-1, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Enabling Collaborative Situations in AR-assisted consignment tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fieng.2023.1258241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Situations de Collaboration Capacitante (ECS) : intérêt pour l’analyse des collaborations humain-technologie de l’industrie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.853.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making training in sporting officials: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Kittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hawkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.102003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2021.102003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistant referees’ activity in refereeing elite football: Preoccupations when not judging offside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, pp.101662. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of soccer referee experiences in France and the Netherlands: Abuse, conflict, and level of support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Dicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thelwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Der Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smr.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01846882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes femmes arbitres de football et de rugby : Des êtres d’exception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.081.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Nguillatun en Santiago de Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Antropologias del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les divers modes d’investigation des pratiques d’activité physique de personnes en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Interactions et dynamiques des asymétries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Transverse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Interactions et dynamiques des asymétries, numéro spécial de la revue Transverse, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une « bonne » alimentation. Les pratiques alimentaires des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sup 69, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvaise réputation ? A propos des arbitres dans la presse écrite française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, 33 (2), http://communication.revues.org/5813. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.496-515. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Network Analysis of Research on Sport Officials: A Lack of Interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David John Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1750984X.2015.1022202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage de haut niveau, une affaire d’équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2014014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport (Pratiques sportives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio Antropologico Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une pratique en situation. L'activité de supervision d'arbitres de rugby : entre attribution spontanée de valeur et délibération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’USEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle d'un dispositif d'investigation posé a priori dans l'exercice d'une réflexivité méthodologique. La petite histoire de l'ethnographie d'une expédition polaire à ski.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique et énaction, L'apprentissage en question. Revue EP&S, 362, pp. 10-14. Entretien avec Ezequiel Di Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance arbitrale : de son étude à son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.86-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer une pratique en situation. L’activité de supervision d’arbitres de rugby : entre attribution spontanée de valeur et délibération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbitrage, une co-construction du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie organisationnelle &amp;quot; constructiviste &amp;quot; et orientée vers les &amp;quot; pratiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Supplément HS, pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et pluralité du vécu corporel en situation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (81), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle envisageable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.45-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un design de recherche pour investir le projet entrepreneurial : la question méthodologique de l’investigation de l’activité en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension &amp;quot; tacite &amp;quot; des connaissances expérientielles individuelles : une mise en perspective théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prestation de l’arbitre à la co-construction de la performance arbitrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.auvergnesciences.com/magazine-112012-de-la-prestation-de-l-arbitre-a-la-co-construction-de-la-performance-arbitrale.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de coordination d'un collectif informel en situation extrême : une étude de cas &amp;quot; ancrée &amp;quot; au Groenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2011/1), pp.449-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions joueurs-arbitres au cours d'un match de football : comprendre les altercations ou leur absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of polar expedition members to a project: declared motivation or mobilization in situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité de l’arbitre à la construction du métier : performance et condition d’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.auvergnesciences.com/magazine-072010-de-l-activite-d-arbitre-a-la-construction-du-metier---performance-et-conditions-d-exercice.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative observatory of polar expedition projects: An investigation of organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmj.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes de confrontation à des traces de sa propre activité. Entre convergences et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2010/2), pp.357-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles à l'apprentissage organisationnel au sein de la sécurité civile : Une mise en perspective en termes de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’interprétation des matériaux issus d’un observatoire de l’organisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XV (35), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme propre et exercice corporel : le cas d'un volleyeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a codification of practical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques effectives d’évaluation de la performance arbitrale : entre référents institutionnels et référés situés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Bienne / Biel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocacy for the superordinate scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revault d’Allonnes: Unveiling the sociocultural dynamics of superordinate schemes in early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking context as process when studying human development: Implications for theory, practice, and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Piaget Society, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la digitalisation au sein de l’industrie 4.0 par l’analyse des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza Tuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance arbitrale : quels outils ? quelles pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie longitudinale discontinue dans le monde de l’arbitrage, socle de l’étude et de l’accompagnement des pratiques d'évaluation de la performance arbitrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Tuaillon Demésy; Éric Boutroy, Apr 2025, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superordinate scheme, development and learning in a specific cultural practice A case study in volleyball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 54th annual meeting of the Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'humain dans la conception d'une situation de travail collaborative avec un cobot : l'exemple de la situation de collaboration capacitante (ECS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation réaliste et l’expérience vécue : un cadre pour comprendre l’intervention ergonomique. Le cas d’une reconception de lignes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centred Design for Industry 5.0: Introducing the ESD Model and Comparing Generations of Production Machines to Characterize their Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les interactions et les activités collectives : une ressource pour la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau international francophone de recherche en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensemaking et Sensibilité à : Le cas des expéditions polaires – la question des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Human Factor to the Actor in design: Questioning digitalization within Industry 4.0 through the analysis of uses and project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirtha Mestanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Echeverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating to understand and transform the activity of practitioners: the study of reconfigurations and the lived experience of ergonomists in the evaluation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entraîneur de handball : Prise de décision et préparation mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Psychologie du sport - Congrès Lyon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie du sport (SFPS), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referees’ Team Sensemaking in Soccer: A Matter of Confidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC 2024, PERFORMANCE UNDER PRESSURE IN SPORTS, MILITARY/POLICE, PERFORMING ARTS, MEDICINE, BUSINESS AND DAILY LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEPSAC, Jul 2024, InnsBruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'expérience pour comprendre les interventions complexes et compléter les données issues d'une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l'analyse de l'activité et de l'expérience en Education Physique et en Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensitivity to”, to inform the study of sensemaking in a phenomenological and enactivist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International PHILOS Colloquium Phenomenological and Hermeneutical Inquiry in Organization Studies: Taking Stock and Moving Forward</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper la qualité des collaborations Homme–machine en industrie 4.0 et du point de vue du facteur humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è congrès du Groupe de Recherche Francophone sur les Troubles Musculo-Squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Tunisienne d'Ergonomie et GRF TMS, Nov 2022, Monastir (Tunisie), Tunisie. pp.101743, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir la description extrinsèque de l’activité en donnant le primat au vécu de l’acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes mixtes de recherche pour l’analyse de l’activité et de l’expérience en éducation physique &amp; en Sport. Articulation des données et des épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective : les déterminants sensibles de l’activité des joueurs d’une équipe de sport collectif de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIes Rencontres du REF - Symposium "Activité collective, interaction collective : en quoi constituent-elles des ressources pour la formation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des interventions complexes par l'expérience vécue des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jullienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Poulossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir de l'exéprience vécue pour comprendre et transformer. Vers l'articulation de différents niveaux d'étude de l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Anthropologie des Connaissances, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vidéo 360° en alloconfrontation pour former de jeunes arbitres : quelles expériences réflexives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences inter individuelles des footballeurs de haut niveau lors des phases de jeu en relation avec les transitions défensives : fondements cognitifs et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sensemaking to 'sensitivity to': the sensible worlds of polar explorers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - [SWG14] The Role of Emotions and Embodiment in Extreme Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité individuelle lors des transitions défensives et performance collective en football : la composante sensible des différences interindividuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience, fondement des régularités de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP - Revue d’Anthropologie des Connaissances: "Partir de l’expérience vécue pour comprendre et transformer. Vers l’articulation de différents niveaux d’étude de l’activité."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orchestre Démos Clermont-Ferrand. L’œuvre d’un travail interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Roubertie Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wierre-Gore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les pratiques musicales collectives à vocation sociale à l’épreuve du partenariat inter-métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different uses of video in referee training: interests and limits of 360° recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology. Experience, Performance support, Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs pluridisciplinaires en service de prévention et de santé au travail. Une approche anthropologique et ergonomique de projets de conception d’actions de prévention en santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un sens commun dans les prises de décision au sein d'une équipe d'arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales arbitres-joueuses au handball : levier de construction d'une convergence sur l'appréciation du jeu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Viffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de la SFPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Collaborative Situations in 4.0 Industry: Multiple Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada. pp.614-620, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'ergonomie à la conception de nouvelles technologies dans l'industrie 4.0 : vers la conception de situations capacitantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la Société d'Ergonmie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03109103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la contribución de la situación de colaboración capacitante para la actividad de diseño de los ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención ergonómica para la transformación del trabajo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de ATACAMA, Oct 2021, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03409402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation circulaire activité-expérience : une opérationnalisation via la notion de schème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schème, sujet, activité. Réflexions et débats autour de la théorie des champs conceptuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATION 4.0 - Modélisation et Évaluation des collaborations capacitantes Homme-Machine pour l’industrie du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Industrie du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the extreme? Toward an integrative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and supporting the career development of sports officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Macmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination issues in multidisciplinary design projects in occupational health service: asymmetries, operational and cognitive synchronization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorin Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing wolrd : challenge &amp; opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEROCH, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adjudication of duels by the assistant referee in football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination between officials and players: how the game's unfolding is co-constructed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances pratiques situées et référentiel de compétences. Valoriser et certifier les acquis d’un arbitre dans une perspective de reconversion professionnelle : quels verrous théoriques et méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque International GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and influence: player captains' activity during interactions with sport officials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction as a contributor to officiating performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nguillatun Mapuche in Santiago of Chile. Modalities of participation and experience in the practice of ritual dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argelia Villegas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA18: Sociality, matter, and the imagination: re-creating Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and dilemmas when taking care of an autistic person with horses, an anthropological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETI 2018, The 16th International Congress of Equine Facilitated Programmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Contextual Co-Construction during Actual Match Interactions between High-Performing Rugby Union Officials and Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian James Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mascarenhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the French Society of Sport Psychology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser le transfert des compétences d’un champ à un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Colloque national des CESU « Oser pour enseigner »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries et dynamiques des interactions asymétriques au sein de groupes projets en service de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2017 : « l'Ergonomie des technologies pour le développement des compétences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éprouvé au développement de l’expérience. Le développement d’un programme de recherche sur l’arbitrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée Alain Durey « Comprendre l’expérience : quels enjeux en formation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du genre professionnel dans les groupes &amp;quot;projet&amp;quot; en service interprofessionnel de santé au travail : conséquences sur les pratiques et attentes &amp;quot;métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et frontières : le développement à l'épreuve des régions frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF 2016, Jul 2016, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire les conditions d’investigation de l’activité des membres de l’équipe arbitrale en Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Opéen &amp;ReForm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les décisions en urgence au cours d’une expédition polaire à ski : itinérance ethnographique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo dans le travail ethnographique : une mise en perspective épistémologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy "Management des situations extrêmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cerisy la salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des interactions asymétriques dans des collectifs hétérogènes temporaires en SIST et leurs effets sur la conception d’actions de prévention en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouvenelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles évolutions à la croisée d'une discipline et d'un métier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.695-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de coordination de l’arbitre assistant à l’activité de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective enactive pour étudier la place des affects dans la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décider en urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing ethnography in extreme environment: reflexivity tools and video recordings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doing research in extreme environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Umëa, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique émotionnelle de l’activité de l’arbitre : une perspective enactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision et émotion : la question des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The referee, the moral guardian of the game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerogatives of each in the offical’s coordination during a match: from the rules to activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sport officials’ citation network analysis: Examining the most cited articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David John Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASPSPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study the refereeing performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion and decision making in refereeing: the affective core of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience, Cognition Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIeme Congress of the European Association for the Philosophy of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination de l’arbitre et de ses assistants en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Football et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media narratives for football referees: legitimisation or delegitimisation of the authority figure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas de comunicaçao e desporto « Futebol E Media »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité collective des arbitres en match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international « Football et Recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective activity of football officials as it occurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.189-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making:: the case of sport refereeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion in decision making : the case of sport refereeing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des arbitres de football en match. La coordination des activités : approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalistic decision making and emotion in refereeing: affect at the heart of judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grimonprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’investigation de l’organizing sur le terrain des expéditions polaires. Une perspective constructiviste et orientée pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès ACFAS, Colloque 603 : De la vigilance ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’investigation de l’organizing sur le terrain des expéditions polaires. Une perspective constructiviste et orientée pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81ème congrès ACFAS, Colloque 603 : De la vigilance ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enactive account of in situ mobilization: the case of volleyball players strongly committed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurin-Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual congress of the European College of Sport Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions asymétriques et contexte partagé. Le cas des coordinations entre arbitre et joueurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Genebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitrage de haut niveau : d'une phase transitoire actuelle à la négociation de règles de métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès international Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Biennale de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;constructivist&amp;quot; and &amp;quot;practice-oriented&amp;quot; organizational ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EGOS Colloquium, Sub-theme "New Forms of Organizational Ethnography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership and Organizational Learning in Extreme Situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th Annual Meeting of the Academy Of Management Conference, Symposium “Going to Extremes: Leadership Lessons from Outside the Norm”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et Arbitrage dans le sport de haut-niveau : un point de vue alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Internationales « Sport et vidéo : Arbitrage, jugement et vidéo : problèmes sportifs, juridiques et éthiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de la Décision dans l’Urgence, L’arbitrage de haut niveau en sport collectif : Un cas exemplaire de Naturalistic Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité évaluative des superviseurs : une question de valeurs. Une question de normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination &amp;quot; ancrée &amp;quot; en situation extrême La construction de la gestion de la sécurité &amp;quot; ours &amp;quot; lors de l'expédition Groenland 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referee cognition as it occurs : different kind of judgment acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.136-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and decision. The role of experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Naturalistic Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florida, United States. pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension tacite des connaissances expérientielles : mise en perspective théorique et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone GESCO, BETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the constitution of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA Conference "The interview. Theory, Practice, Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des acteurs dans un projet : motivation déclarée ou mobilisation en situation ? Le cas des expéditions polaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l'AGRH " Nouveaux comportements, nouvelles GRH ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérances polaires : progresser ou s'immerger... Des vécus différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international " Itinérances au long cours, itinérances des profondeurs ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, La Grave, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de l'arbitre en situation de match : une perspective anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'expérience des pratiquants de &amp;quot; nouvelles &amp;quot; activités en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Fin et confins du tourisme "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et logique d'action au sein d'un projet : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition méthodologique d'investigation du réseau en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Management et réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH-AIMS, IREGE, Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence d'une classe de méthodologie centrée sur le &amp;quot; Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l'AGRH, IAE-ESC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances tacites ne sont elles pas finalement des connaissances pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence Internationale de Management Stratégique AIMS, IAE CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition théorique et méthodologique de codification des connaissances implicites : une perspective psycho-phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence francophone « Gestion des connaissances, société, organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’appréhension de l’activité de l’arbitre en match à la question de son interaction avec les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l’ARIS « L’intervention en sport et ses contextes institutionnels : cultures et singularité de l’action »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation de l'activité est-elle nécessaire, est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Internationale d'Ergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un observatoire de l'organisant : le cas des expéditions polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodologies AIMS : Analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’investigation in situ des expéditions polaires : la question de l’organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appréhension de l'activité de l'arbitre en match à la question de son interaction avec les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation et mobilisation des expéditeurs polaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international " Innovation et loisirs sportifs de nature. Rétrospectives et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Couhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPSAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la pratique de l'arbitrage: étude sur les femmes arbitres de football en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatia Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et arbitrage sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual intelligibility among football officials during match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jakobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2025, À la croisée des SHS, 9782383773597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transverse. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports individués aux prescriptions visant la performance collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Schillings; Maryvonne Merri; Isabelle Vinatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels types d'interactions requiert l'activité collective ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp.225-246, 2025, 978-2-36630-148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’expérience des acteurs pour innover et performer dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Llena; Gildas Loirand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux : Contribution de la recherche en Sciences Humaines et Sociales du Sport à l'analyse des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, Clapiers, pp.41-50, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche phénoménologique des sports collectifs : les normes au centre de l’analyse en volley-ball et football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerome Visioli; Oriane Petiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, pp.246-255, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’agir comme avènement d’une nouvelle sensibilité à</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Merri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, conflits et préoccupations dans le développement de l'agir humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Raison et Passions, pp.44-71, 2022, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rp.merri.2022.01.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel, c’est la situation de l’acteur, une specification in situ de son monde propre. Réels et inégalité des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dressen-Hammouda &amp; J. Guitard-Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pluralité du réel en éducation. Situations d’apprentissage et de transmission des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Université Blaise Pascal, pp.163-186, 2021, 978-2-84516-996-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier l'extrême. Mise en perspective épistémologique et méthodologique de l’usage de la vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lievre; Monique Aubry; Gilles Garel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Situations Extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.87-102, 2019, 9781784055585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiques des interventions auprès des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation équine. Qu'en pensent les scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, pp.154-160, 2018, 978-2-915250-63-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization and sensibility on polar expeditions : more than mere motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Investigating the &amp;quot;Actual&amp;quot; Course of a Project : the Case of a Polar Expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Aubry, Pascal Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management in Extreme Situations: Lessons from Polar Expeditions, Military and Rescue Operations and Wilderness Explorations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.59-72, 2017, 9781-4822-0882-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de coordination de l’arbitre assistant à la prise de décision de l’arbitre central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Dosseville &amp; Catherine Garncarzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jugement et prise de décision au football </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Caen, pp.79-99, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au centre de l’opposition sportive : l’arbitre, vecteur de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benameur, Jeanne ; Bromberger, Christian; Jorion, Paul ; Kaufmann, Jean-Claude ; Marzano, Michela ; Patrix, Abbi ; Pierron, Jean-Philippe ;Perrineau, Pascal ; Piketty, Thomas ; Théry, Irène ; Wolton, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes de confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.44-53, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une appropriation singulière par les STAPS des hypothèses de l'énaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques. Les sciences du sport en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.94-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen – Le dictionnaire francophone d'anthropologie ancré dans le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.anthropen.org/, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership and organizational learning in extreme situations. Lessons of a comparative study of two polar expeditions: one of the greatest disasters (Franklin, 1855) and one the best achievements (Nansen, 1892)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.M. Giannantonio, A.E. Hurley-Hanson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Leadership: Leaders, Teams and Situations Outside the Norm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.34-46, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitre, garant ou acteur de l'éthique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethiques du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age de l'Homme, pp.541-551, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'arbitre en Rugby : le point de vue du superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Carnel &amp; J. Moniotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention, Recherche et Formation : Quels enjeux, Quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amiens : Université Jules Vernes, pp.194-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à, organisatrice de l'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albarello; J.-M. Barbier; E. Bourgeois &amp; M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience, activité, apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.111-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting the Tacit : Interviewing to Understand Bodily Experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cazemajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Skinner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interview. An Ethnographic Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA &amp; Berg, pp.127-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'investigation du déroulement &amp;quot;effectif&amp;quot; d'un projet: une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Aubry, Pascal Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: Que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire du Québec, pp.79-93, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie d'investigation du déroulement &amp;quot;effectif&amp;quot; d'un projet : une expédition polaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry &amp; P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires: Que pouvons-nous apprendre?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.79-93, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de l’arbitre de la tension règles/Esprit du jeu à la question de la culture sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Dosseville &amp; S Larborde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes de l'arbitrage : Recherches et problématiques actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.239-254, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation et la mobilisation des expéditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Aubry et P. Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de projet et expéditions polaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ, pp.49-63, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Attali &amp; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.261-263, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la pratique sportive par les conditions de travail de l'intervenant : apports et limites de l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie innovante pour appréhender l'expérience de vol en parapente biplace : une perspective de développement du marketing expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Perrin-Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup, J. &amp; Mao, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'argentière La Bessée: Edition du Fournel, pp.232-241, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00909631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Case Study Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.847-849, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codifying social practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Mills, G. Durepos, E. Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Case Study Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.151-153, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et sujet corporel Sensibilité et norme propre du volleyeur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Abadie (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinique du sport et des pratiques physiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, (pp. 105-124, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving training and competition systems of European Youth Rugby. A theoretical framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couckuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFR-CRIS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actes de jugement de l'arbitre. Une anthropologie cognitive de l'activité de l'arbitre de rugby expérimenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Blaise Pascal - Clermont-Ferrand II, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00808721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience arbitrale : des actes de jugement à la co-construction de la performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05211078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.32271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2023.1258241" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Larkin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawkey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Webb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thelwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Der Kamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2019.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Hancock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cot&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2015.1022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza Tuesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Echeverria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jullienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poulossier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746206" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101743" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_76" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mascarenhas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mascarenhas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simmons" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chapron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terfous" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812741v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083175v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05340317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jakobi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929707v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423354v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079669v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079664v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898053v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808721v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05211078v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04911039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wierre-Gore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.32271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renonciat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Mon&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Matias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2023.1258241" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kittel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cunningham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Larkin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawkey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2021.102003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Macmahon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101662" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Webb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dicks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thelwell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Der Kamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2019.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Villegas Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8873" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Hancock" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cot&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2015.1022202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2014014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01904092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laurin-Landry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1729" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genebrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gatignol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza Tuesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Echeverria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jullienne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poulossier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746206" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Gamez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian James Cunningham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;rour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brissaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101743" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouvenelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thorin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viffray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_76" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Florence" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Silini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mascarenhas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mourey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mascarenhas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simmons" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386122v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372680v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chapron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Terfous" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Grimonprez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grimonprez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080331v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurin-Landry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801791v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812741v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083175v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812794v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120739v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05340317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;rard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hincker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jakobi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauvin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929707v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423354v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kellin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072435v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072376v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989467v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Gore" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazemajou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080316v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079669v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00909631v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079664v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898053v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00808721v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05211078v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>