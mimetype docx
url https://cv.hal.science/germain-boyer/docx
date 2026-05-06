--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -223,317 +223,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04733158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive numerical model for the pyrolysis of intumescent polymers: application to EVA-ATH compounds</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a PVC cable fire on long cable-trays in a mechanically ventilated large scale facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwei Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Boyer</w:t>
+                <w:t xml:space="preserve">W. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
+                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+                <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.118385. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.103799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019845v1</w:t>
+                <w:t xml:space="preserve">irsn-04111897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a PVC cable fire on long cable-trays in a mechanically ventilated large scale facility</w:t>
+                <w:t xml:space="preserve">A comprehensive numerical model for the pyrolysis of intumescent polymers: application to EVA-ATH compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hay</w:t>
+                <w:t xml:space="preserve">Jianwei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
+                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boyer</w:t>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138, pp.103799. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.118385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04111897v1</w:t>
+                <w:t xml:space="preserve">hal-04019845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of boundary conditions when determining transport coefficients from finite samples of porous media. Assessment for tomographic images of real materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.561-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -567,90 +567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutive Models for the Geometry and Heat Conductivity of an Intumescent EVA-ATH Composite during Its Thermal Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (22), pp.5258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -684,77 +684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1107 (3), pp.032008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled CFD simulation of the pyrolysis of non-charring polymers A predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, pp.208-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1012,51 +1012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and sensitivity analysis in a simplified solid rocket motor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis and numerical simulation of simplified solid rocket motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,90 +1382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation évolutive de la conductivité effective de mélange EVA-ATH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres du GDR Feux / GT SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,90 +1490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la pyrolyse de mélanges EVA-ATH et étude de sensibilité aux incertitudes de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres du GDR Feux / GT SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,280 +1598,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON FIRE SAFETY SCIENCE - ESFSS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">French Interpore Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398415v1</w:t>
+                <w:t xml:space="preserve">hal-02398416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Interpore Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON FIRE SAFETY SCIENCE - ESFSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398416v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of boundary conditions when determining transport coefficients from digital images of porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Shi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14émes Journées d'Etudes sur les Milieux Poreux (JEMP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04733158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Chikkabikkodu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01404-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.04.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-257XN0K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Estival&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04733158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Chikkabikkodu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019845v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Shi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01404-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.04.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-257XN0K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Estival&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>