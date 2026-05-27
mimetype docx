--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -223,317 +223,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04733158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a PVC cable fire on long cable-trays in a mechanically ventilated large scale facility</w:t>
+                <w:t xml:space="preserve">A comprehensive numerical model for the pyrolysis of intumescent polymers: application to EVA-ATH compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hay</w:t>
+                <w:t xml:space="preserve">Jianwei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
+                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boyer</w:t>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138, pp.103799. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.118385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04111897v1</w:t>
+                <w:t xml:space="preserve">hal-04019845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive numerical model for the pyrolysis of intumescent polymers: application to EVA-ATH compounds</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a PVC cable fire on long cable-trays in a mechanically ventilated large scale facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwei Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Boyer</w:t>
+                <w:t xml:space="preserve">W. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
+                <w:t xml:space="preserve">Jérémy Seguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+                <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.118385. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.103799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019845v1</w:t>
+                <w:t xml:space="preserve">irsn-04111897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of boundary conditions when determining transport coefficients from finite samples of porous media. Assessment for tomographic images of real materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.561-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -567,90 +567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutive Models for the Geometry and Heat Conductivity of an Intumescent EVA-ATH Composite during Its Thermal Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (22), pp.5258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -684,77 +684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1107 (3), pp.032008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled CFD simulation of the pyrolysis of non-charring polymers A predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, pp.208-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,235 +1006,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and sensitivity analysis in a simplified solid rocket motor flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability analysis and numerical simulation of simplified solid rocket motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Estivalezes</w:t>
+                <w:t xml:space="preserve">J.-L. Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 722, pp.618-644. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.084109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4818552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862947v1</w:t>
+                <w:t xml:space="preserve">hal-02862951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and numerical simulation of simplified solid rocket motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability and sensitivity analysis in a simplified solid rocket motor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Estivalèzes</w:t>
+                <w:t xml:space="preserve">Jean-Luc Estivalezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (8), pp.084109. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 722, pp.618-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4818552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862951v1</w:t>
+                <w:t xml:space="preserve">hal-02862947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1382,90 +1382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation évolutive de la conductivité effective de mélange EVA-ATH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres du GDR Feux / GT SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,90 +1490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la pyrolyse de mélanges EVA-ATH et étude de sensibilité aux incertitudes de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres du GDR Feux / GT SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,280 +1598,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Interpore Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON FIRE SAFETY SCIENCE - ESFSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398416v1</w:t>
+                <w:t xml:space="preserve">hal-02398415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the pyrolysis of charring polymers: influence of the porous media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON FIRE SAFETY SCIENCE - ESFSS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">French Interpore Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398415v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of boundary conditions when determining transport coefficients from digital images of porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14émes Journées d'Etudes sur les Milieux Poreux (JEMP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04733158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Chikkabikkodu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019845v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Shi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01404-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.04.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-257XN0K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Estival&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818552" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04733158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Chikkabikkodu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2024.104101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04111897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seguillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01404-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mense" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pizzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Suard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.04.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-257XN0K9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casalis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Estival&#232;zes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.90" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>