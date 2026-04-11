--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Faity </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6855-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Human Movement Sciences. For a detailed look at my experience and skills, please check my CV: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://tinyurl.com/GermainFaityCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I aim to better understand how the nervous system controls the movements of the human body, and to disseminate this knowledge both in universities and to a wider public through popular science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Human Movement Science – Neurosciences (motor control)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Optimal control in reaching post-stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMov DHM – University of Montpellier – Nîmes and Montpellier University Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2018 – 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Movement Sciences and Techniques – Motor Control Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: A low force over weight ratio of the arm induces trunk compensations in reaching movement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/10 – with 1st class honours – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2017 – 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Physical Conditioning & Rehabilitation – Research option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Quantification of learned non-use after a stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/42 – 2nd class honours, upper division – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Sport Sciences & Training – Strength & Power option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triple speciality gymnastics, physical conditioning and aquatic activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/134 – 2nd class honours, upper division – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Baccalaureate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mathematics speciality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd class honours, upper division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data Management &amp; Open Data</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faity, G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Martin J.-F., Dehne Garcia A., Lamotte F. (2020). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pratique open data. En route vers la Science Ouverte : Gérer les données de sa recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/8dgfj/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force reserve predicts compensation in reaching movement with induced shoulder strength deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00143.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241303691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Rehabilitation of Unilateral Spatial Neglect in Immersive Virtual Reality: A Validation Study in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.3481. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23073481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of Kinect v2 for Quantifying Upper Body Kinematics during Seated Reaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2735. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Parkour Unique? A Narrative Review Across Miscellaneous Academic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Daout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-022-01642-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reserve of joint torque determines movement coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23008. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor compensations in stroke patients: Learned non-use or optimal control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensations motrices chez les patients victimes d'un AVC : Non-utilisation apprise ou contrôle optimal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir face à l’urgence climatique : Responsabilité et décarbonation de la recherche en STAPS pour un futur durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de validation chez le sujet sain d'un outil de quantification et de rééducation de la NSU par adaptation prismatique en réalité virtuelle immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fazilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinect as a reliable assessment tool to automatize individualized rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigravity Muscle Weakness May Induce Proximal Arm Nonuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité Vs Efficience : Quel Choix pour l’Utilisation du Bras Parétique dans les Activités de la Vie Quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montpellier, France. 25 (279), pp.115, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après un AVC, le non-use proximal du bras dépend de la hauteur de la cible à atteindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder weakness induces trunk compensation after a stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th world congress of the ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a circular steering task quantify sensorimotor integration in persons with stroke?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information throughput in healthy individuals who are comparable in age and gender with persons with stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers la Science Ouverte - Gérer les données de sa recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehne Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Faity </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6855-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Human Movement Sciences. For a detailed look at my experience and skills, please check my CV: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://tinyurl.com/GermainFaityCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I aim to better understand how the nervous system controls the movements of the human body, and to disseminate this knowledge both in universities and to a wider public through popular science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Human Movement Science – Neurosciences (motor control)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Optimal control in reaching post-stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMov DHM – University of Montpellier – Nîmes and Montpellier University Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2018 – 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Movement Sciences and Techniques – Motor Control Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: A low force over weight ratio of the arm induces trunk compensations in reaching movement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/10 – with 1st class honours – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2017 – 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Physical Conditioning & Rehabilitation – Research option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Quantification of learned non-use after a stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/42 – 2nd class honours, upper division – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Sport Sciences & Training – Strength & Power option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triple speciality gymnastics, physical conditioning and aquatic activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/134 – 2nd class honours, upper division – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Baccalaureate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mathematics speciality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd class honours, upper division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data Management &amp; Open Data</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faity, G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Martin J.-F., Dehne Garcia A., Lamotte F. (2020). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pratique open data. En route vers la Science Ouverte : Gérer les données de sa recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/8dgfj/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force reserve predicts compensation in reaching movement with induced shoulder strength deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00143.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241303691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Rehabilitation of Unilateral Spatial Neglect in Immersive Virtual Reality: A Validation Study in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.3481. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23073481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of Kinect v2 for Quantifying Upper Body Kinematics during Seated Reaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2735. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Parkour Unique? A Narrative Review Across Miscellaneous Academic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Daout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-022-01642-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reserve of joint torque determines movement coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23008. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité des accéléromètres et des méthodes d'analyse pour l'évaluation des périodes de marche en vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Faucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor compensations in stroke patients: Learned non-use or optimal control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensations motrices chez les patients victimes d'un AVC : Non-utilisation apprise ou contrôle optimal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir face à l’urgence climatique : Responsabilité et décarbonation de la recherche en STAPS pour un futur durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de validation chez le sujet sain d'un outil de quantification et de rééducation de la NSU par adaptation prismatique en réalité virtuelle immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fazilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinect as a reliable assessment tool to automatize individualized rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigravity Muscle Weakness May Induce Proximal Arm Nonuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité Vs Efficience : Quel Choix pour l’Utilisation du Bras Parétique dans les Activités de la Vie Quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montpellier, France. 25 (279), pp.115, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après un AVC, le non-use proximal du bras dépend de la hauteur de la cible à atteindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder weakness induces trunk compensation after a stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th world congress of the ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a circular steering task quantify sensorimotor integration in persons with stroke?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information throughput in healthy individuals who are comparable in age and gender with persons with stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers la Science Ouverte - Gérer les données de sa recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehne Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D00EAD54"/>
+    <w:nsid w:val="D9DCB54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-faity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tinyurl.com/GermainFaityCV" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/8dgfj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sidahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01642-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fazilleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-faity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tinyurl.com/GermainFaityCV" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/8dgfj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sidahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01642-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fazilleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>