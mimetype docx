--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Faity </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6855-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Human Movement Sciences. For a detailed look at my experience and skills, please check my CV: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://tinyurl.com/GermainFaityCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I aim to better understand how the nervous system controls the movements of the human body, and to disseminate this knowledge both in universities and to a wider public through popular science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Human Movement Science – Neurosciences (motor control)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Optimal control in reaching post-stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMov DHM – University of Montpellier – Nîmes and Montpellier University Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2018 – 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Movement Sciences and Techniques – Motor Control Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: A low force over weight ratio of the arm induces trunk compensations in reaching movement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/10 – with 1st class honours – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2017 – 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Physical Conditioning & Rehabilitation – Research option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Quantification of learned non-use after a stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/42 – 2nd class honours, upper division – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Sport Sciences & Training – Strength & Power option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triple speciality gymnastics, physical conditioning and aquatic activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/134 – 2nd class honours, upper division – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Baccalaureate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mathematics speciality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd class honours, upper division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data Management &amp; Open Data</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faity, G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Martin J.-F., Dehne Garcia A., Lamotte F. (2020). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pratique open data. En route vers la Science Ouverte : Gérer les données de sa recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/8dgfj/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force reserve predicts compensation in reaching movement with induced shoulder strength deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00143.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241303691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Rehabilitation of Unilateral Spatial Neglect in Immersive Virtual Reality: A Validation Study in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.3481. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23073481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of Kinect v2 for Quantifying Upper Body Kinematics during Seated Reaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2735. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Parkour Unique? A Narrative Review Across Miscellaneous Academic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Daout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-022-01642-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reserve of joint torque determines movement coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23008. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité des accéléromètres et des méthodes d'analyse pour l'évaluation des périodes de marche en vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Faucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor compensations in stroke patients: Learned non-use or optimal control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensations motrices chez les patients victimes d'un AVC : Non-utilisation apprise ou contrôle optimal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir face à l’urgence climatique : Responsabilité et décarbonation de la recherche en STAPS pour un futur durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de validation chez le sujet sain d'un outil de quantification et de rééducation de la NSU par adaptation prismatique en réalité virtuelle immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fazilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinect as a reliable assessment tool to automatize individualized rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigravity Muscle Weakness May Induce Proximal Arm Nonuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité Vs Efficience : Quel Choix pour l’Utilisation du Bras Parétique dans les Activités de la Vie Quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montpellier, France. 25 (279), pp.115, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après un AVC, le non-use proximal du bras dépend de la hauteur de la cible à atteindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder weakness induces trunk compensation after a stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th world congress of the ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a circular steering task quantify sensorimotor integration in persons with stroke?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information throughput in healthy individuals who are comparable in age and gender with persons with stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers la Science Ouverte - Gérer les données de sa recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehne Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Faity </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6855-8938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Human Movement Sciences. For a detailed look at my experience and skills, please check my CV: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://tinyurl.com/GermainFaityCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I aim to better understand how the nervous system controls the movements of the human body, and to disseminate this knowledge both in universities and to a wider public through popular science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Human Movement Science – Neurosciences (motor control)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Optimal control in reaching post-stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMov DHM – University of Montpellier – Nîmes and Montpellier University Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2018 – 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Movement Sciences and Techniques – Motor Control Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: A low force over weight ratio of the arm induces trunk compensations in reaching movement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/10 – with 1st class honours – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2017 – 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Physical Conditioning & Rehabilitation – Research option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis topic: Quantification of learned non-use after a stroke</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/42 – 2nd class honours, upper division – EuroMov – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2014 – 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Sport Sciences & Training – Strength & Power option</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Triple speciality gymnastics, physical conditioning and aquatic activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rank 1/134 – 2nd class honours, upper division – University of Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">      2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Baccalaureate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Mathematics speciality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd class honours, upper division</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data Management &amp; Open Data</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faity, G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., Martin J.-F., Dehne Garcia A., Lamotte F. (2020). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pratique open data. En route vers la Science Ouverte : Gérer les données de sa recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://osf.io/8dgfj/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force reserve predicts compensation in reaching movement with induced shoulder strength deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00143.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241303691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and Rehabilitation of Unilateral Spatial Neglect in Immersive Virtual Reality: A Validation Study in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.3481. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23073481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of Kinect v2 for Quantifying Upper Body Kinematics during Seated Reaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (7), pp.2735. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22072735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Parkour Unique? A Narrative Review Across Miscellaneous Academic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galo Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Daout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Grosprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-022-01642-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reserve of joint torque determines movement coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23008. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité des accéléromètres et des méthodes d'analyse pour l'évaluation des périodes de marche en vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Faucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensations motrices chez les patients victimes d'un AVC : Non-utilisation apprise ou contrôle optimal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor compensations in stroke patients: Learned non-use or optimal control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir face à l’urgence climatique : Responsabilité et décarbonation de la recherche en STAPS pour un futur durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de validation chez le sujet sain d'un outil de quantification et de rééducation de la NSU par adaptation prismatique en réalité virtuelle immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fazilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinect as a reliable assessment tool to automatize individualized rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigravity Muscle Weakness May Induce Proximal Arm Nonuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité Vs Efficience : Quel Choix pour l’Utilisation du Bras Parétique dans les Activités de la Vie Quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Perf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées Francophones de Kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Montpellier, France. 25 (279), pp.115, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder weakness induces trunk compensation after a stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th world congress of the ISPRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après un AVC, le non-use proximal du bras dépend de la hauteur de la cible à atteindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e congrès national de la SOFMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a circular steering task quantify sensorimotor integration in persons with stroke?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information throughput in healthy individuals who are comparable in age and gender with persons with stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Fauviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers la Science Ouverte - Gérer les données de sa recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehne Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9DCB54B"/>
+    <w:nsid w:val="3DAB0C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-faity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tinyurl.com/GermainFaityCV" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/8dgfj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sidahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01642-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fazilleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-faity" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6855-8938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tinyurl.com/GermainFaityCV" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/8dgfj/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Sidahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galo Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Daout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01642-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chanteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fazilleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>