--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4960-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148679072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of in-stream river wood from random forest machine learning and exogenous indices using very high-resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106460. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a unified evaluation framework for human motion generation: A comparative analysis of metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 254, pp.104337. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supervised Learning Based Clustering Workflow for Exploring Seismological Data From Dense Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jh000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look into the LITE in deep learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1--21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of seismological data reveals new eruptive sequences at the Mayotte submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Time Series Classification and Extrinsic Regression: A Current Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mohammadi Foumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (9), pp.1 - 45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation: how to teach (with) generative AI in higher education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Shvetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2024.8100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series adversarial attacks: an investigation of smooth perturbations and defense approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-023-00438-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating time series averages from latent space of multi-tasking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (11), pp.4967 - 5004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-023-01927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisenge: a Multimodal and Multitemporal Benchmark Dataset for Land Use/Land Cover Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.635-640. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-635-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical data science – from concepts toward clinical translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Sarikaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keno März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.102306. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet DémoUHA (PIA4, AMI DémoES) à la stratégie numérique : réflexions critiques et pistes pour une « transformation numérique responsable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.7990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and Multitemporal Land Use/Land Cover Semantic Segmentation on Sentinel-1 and Sentinel-2 Imagery: An Application on a MultiSenGE Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Net feature fusion for multi-class semantic segmentation of urban fabrics from Sentinel-2 imagery: an application on Grand Est Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.1983-2011. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2022.2054295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Learning using Attention gates for colon cancer histopathological image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in crowd analysis : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100023. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2021.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106157. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end deep representation learning for time series clustering: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00796-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), pp.1529-1551. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1936-1962. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based description of tertiary lymphoid organs at single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007385. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Histological Image Labeling and Object Delineation by Medical Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1284-1294. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2883237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and interpretable evaluation of surgical skills from kinematic data using fully convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.1611-1617. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for time series classification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.917-963. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-019-00619-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the diagnostic reasoning of human versus artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (48), pp.E1332-E1335. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1503/cmaj.190506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical skills: Can learning curves be computed from recordings of surgical activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Henaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing dynamic time warping’s window width for time series data mining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1074-1120. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard ontology of surgical process models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1397-1408. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1824-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained distance based clustering for time-series: a comparative and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1663-1707. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential surgical signatures in micro-suturing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanako Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Mitsuishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1419-1428. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical motion analysis using discriminative interpretable patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic matching of surgeries to predict surgeons next actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.3 - 11. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding discriminative and interpretable patterns in sequences of surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Data Science for Next-Generation Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroop S Vedula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Speidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Navab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Kikinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-017-0132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of immune cell patterns in the human mammary gland during the menstrual cycle refines lymphocytic lobulitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (2), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10549-017-4239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fusionner des ontologies avec la réécriture de graphes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.31-53. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.35.31-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico insights on the prognostic potential of immune cell infiltration patterns in the breast lobular epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and more accurate classification of time series by exploiting a novel dynamic time warping averaging algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François I Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping E Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grizonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E27, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic graph transformations for formalizing ontology changes and evolving ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.212-226. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic phase prediction from low-level surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01062371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Temporal Scaling of Surgical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862978v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site study of surgical practice in neurosurgery based on surgical process models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Meixensberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (5), pp.822-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00762497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical sensors discrimination ability using spectral libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (7), pp.2327 - 2349. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.744488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of surgical processes using dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based region labeling for remote sensing image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.470 - 480. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.15. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129065711003024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering with background knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (2), pp.211 - 228. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution remote sensing image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.533-537. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2020825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Images Analysis Using Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/374095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of CNNs and Vision-Language Models for Chart Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, France. pp.816 - 827, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013374500003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Diversity-Driven Neural Network Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees species classification using Sentinel-2 and Planetscope satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tunis, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative des CNNs et des Vision-Language Models pour la Classification d'Images de Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du risque d'échec dans un MOOC : une approche basée sur l'analyse des séries temporelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Ayady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF, Jun 2025, Villeneuve d’Ascq (Lille), France. pp.416-426, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.21118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche portfolio pour l’APC (Approche Par Compétences), IA et évaluation par les pairs, vers un futur bon ménage à 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée ELAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Urban Tree Species Classification with High Resolution Satellite Imagery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bressant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roettele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4679 - 4682, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.131 - 146, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Taipei, Taiwan. pp.123 - 135, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles avec des modèles d'apprentissage profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShapeDBA: Generating Effective Time Series Prototypes Using ShapeDTW Barycenter Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.127 - 142, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49896-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inference of a land use and land cover model trained on MultiSenGE dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITE: Light Inception with boosTing tEchniques for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Thessaloniki, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dsaa60987.2023.10302569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Profondeur pour la Classification des Séries Temporelles à l'aide de Nouveaux Filtres de Convolution Créés Manuellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011611300003393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Cluster-Level Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Debella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethelhem Shawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Woldegebreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Time Series and Forecasting (ITISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain. pp.22, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Distillation in Fully Convolutional Network for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Time Series Classification with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.117 - 132, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24378-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonthan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis Based on Deep Learning in E-Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.498-507, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental constrained clustering with application to remote sensing images time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining Incr'Learn Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.814-823, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Clustering Methods Study Applied to Satellite Images Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.195-198, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Sentiment Analysis for Predicting Financial Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.586-596, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning For Time Series Classification Using New Hand-Crafted Convolution Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.972-981, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata55660.2022.10020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Perturbations for Time Series Adversarial Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chengdu, China. pp.485 - 496, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05933-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grad Centroid Activation Mapping for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification ensembliste de vidéos de mouvements de foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encodeur multi-tâches pour le calcul de moyennes de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Averaging Using Multi-Tasking Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.1065-1072, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai50040.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Long-term Physiological Trajectories Of Grasslands From Legacy B&W Aerial Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Poterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth ISPRS congress, Commission III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, En ligne, France. pp.549-557, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-549-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismael Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.147-160, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brevilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep constrained clustering applied to satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Machine Learning for Earth Observation Data (MACLEAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Ensembles for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8852316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for the classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment of Surgical Videos Using Kinematic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.104 - 113, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles par réseaux de neurones profonds résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attacks on Deep Neural Networks for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8851936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient search of the best warping window for Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. pp.225-233, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975321.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation using synthetic data for time series classification with deep residual networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1808.02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1367-1376, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata.2018.8621990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Surgical Skills from Kinematic Data Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00937-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation d'articles scientifiques basée sur les relations sémantiques des mots-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Discriminative and Interpretable Patterns for Surgical Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temerinac-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Brasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Relations between Keywords to Categorize Articles from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.260-264, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai.2017.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Search Engine for Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.608 - 611, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67008-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Synthetic Time Series to Augment Sparse Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Keogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.865-870, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdm.2017.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicious Setting of Dynamic Time Warping's Window Width Allows More Accurate Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.917-922, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2017.8258009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web usage prediction and recommendation using web session clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Information Management (ICDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.107-113, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdim.2016.7829779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Ontologies Merging Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Passau, Germany. pp.555 - 566, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47650-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25117-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Glocal Event Alignment for Comparing Sequences of Significantly Different Lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition (MLDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.58-72, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web site audience segmentation using hybrid alignment techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Mining and Application of Big Data, PAKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hô Chi Minh-Ville, Vietnam. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25660-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.309-319, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sub-Sequence Matching for the Automatic Prediction of Surgical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pavie, Italy. pp.123-132, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19551-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche formelle de fusion d'ontologies à l'aide des grammaires de graphes typés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)2014:Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Time Warping Averaging of Time Series allows Faster and more Accurate Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.470-479, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Graph Transformations for Merging Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering (MEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Larnaca, Cyprus. pp.154 - 168, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation consistante d'ontologie à l'aide des grammaires de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane M Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the composition of cities using spatial clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph F. Eick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD International Workshop on Urban Computing (UrbComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505821.2505827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Ontologies Evolution Using Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.64 - 75, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Metamodels are Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.138-153, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41533-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering de séquences d'activités pour l'étude de procédures neurochirurgicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. pp.489-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00670007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surgical skills using Surgical Processes and Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2CAI 2011 (MICCAI workshop) - Modelling and Monitoring of Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Satellite Image Time Series by means of Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paisley, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15381-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannes Neeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Allerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Sprengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Histopathological Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Clustering: Current and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.447-484, 2020, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4960-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148679072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of in-stream river wood from random forest machine learning and exogenous indices using very high-resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106460. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a unified evaluation framework for human motion generation: A comparative analysis of metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 254, pp.104337. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supervised Learning Based Clustering Workflow for Exploring Seismological Data From Dense Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jh000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look into the LITE in deep learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1--21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Time Series Classification and Extrinsic Regression: A Current Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mohammadi Foumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (9), pp.1 - 45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of seismological data reveals new eruptive sequences at the Mayotte submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation: how to teach (with) generative AI in higher education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Shvetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2024.8100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series adversarial attacks: an investigation of smooth perturbations and defense approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-023-00438-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating time series averages from latent space of multi-tasking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (11), pp.4967 - 5004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-023-01927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet DémoUHA (PIA4, AMI DémoES) à la stratégie numérique : réflexions critiques et pistes pour une « transformation numérique responsable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.7990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisenge: a Multimodal and Multitemporal Benchmark Dataset for Land Use/Land Cover Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.635-640. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-635-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical data science – from concepts toward clinical translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Sarikaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keno März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.102306. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and Multitemporal Land Use/Land Cover Semantic Segmentation on Sentinel-1 and Sentinel-2 Imagery: An Application on a MultiSenGE Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Learning using Attention gates for colon cancer histopathological image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Net feature fusion for multi-class semantic segmentation of urban fabrics from Sentinel-2 imagery: an application on Grand Est Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.1983-2011. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2022.2054295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106157. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in crowd analysis : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100023. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2021.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end deep representation learning for time series clustering: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00796-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), pp.1529-1551. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1936-1962. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based description of tertiary lymphoid organs at single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007385. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for time series classification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.917-963. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-019-00619-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and interpretable evaluation of surgical skills from kinematic data using fully convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.1611-1617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Histological Image Labeling and Object Delineation by Medical Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1284-1294. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2883237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the diagnostic reasoning of human versus artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (48), pp.E1332-E1335. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1503/cmaj.190506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical skills: Can learning curves be computed from recordings of surgical activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Henaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing dynamic time warping’s window width for time series data mining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1074-1120. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained distance based clustering for time-series: a comparative and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1663-1707. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard ontology of surgical process models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1397-1408. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1824-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical motion analysis using discriminative interpretable patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential surgical signatures in micro-suturing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanako Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Mitsuishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1419-1428. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Data Science for Next-Generation Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroop S Vedula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Speidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Navab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Kikinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-017-0132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding discriminative and interpretable patterns in sequences of surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic matching of surgeries to predict surgeons next actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.3 - 11. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of immune cell patterns in the human mammary gland during the menstrual cycle refines lymphocytic lobulitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (2), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10549-017-4239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fusionner des ontologies avec la réécriture de graphes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.31-53. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.35.31-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and more accurate classification of time series by exploiting a novel dynamic time warping averaging algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François I Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping E Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico insights on the prognostic potential of immune cell infiltration patterns in the breast lobular epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic graph transformations for formalizing ontology changes and evolving ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.212-226. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grizonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E27, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic phase prediction from low-level surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01062371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Temporal Scaling of Surgical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862978v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site study of surgical practice in neurosurgery based on surgical process models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Meixensberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (5), pp.822-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00762497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical sensors discrimination ability using spectral libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (7), pp.2327 - 2349. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.744488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of surgical processes using dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based region labeling for remote sensing image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.470 - 480. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.15. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129065711003024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering with background knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (2), pp.211 - 228. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution remote sensing image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.533-537. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2020825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Images Analysis Using Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/374095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of CNNs and Vision-Language Models for Chart Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, France. pp.816 - 827, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013374500003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Diversity-Driven Neural Network Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees species classification using Sentinel-2 and Planetscope satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tunis, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative des CNNs et des Vision-Language Models pour la Classification d'Images de Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du risque d'échec dans un MOOC : une approche basée sur l'analyse des séries temporelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Ayady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF, Jun 2025, Villeneuve d’Ascq (Lille), France. pp.416-426, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.21118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Urban Tree Species Classification with High Resolution Satellite Imagery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bressant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roettele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4679 - 4682, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche portfolio pour l’APC (Approche Par Compétences), IA et évaluation par les pairs, vers un futur bon ménage à 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée ELAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.131 - 146, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Taipei, Taiwan. pp.123 - 135, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles avec des modèles d'apprentissage profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShapeDBA: Generating Effective Time Series Prototypes Using ShapeDTW Barycenter Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.127 - 142, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49896-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inference of a land use and land cover model trained on MultiSenGE dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITE: Light Inception with boosTing tEchniques for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Thessaloniki, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dsaa60987.2023.10302569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Profondeur pour la Classification des Séries Temporelles à l'aide de Nouveaux Filtres de Convolution Créés Manuellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011611300003393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Time Series Classification with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.117 - 132, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24378-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental constrained clustering with application to remote sensing images time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining Incr'Learn Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.814-823, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis Based on Deep Learning in E-Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.498-507, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonthan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Distillation in Fully Convolutional Network for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Cluster-Level Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Debella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethelhem Shawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Woldegebreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Time Series and Forecasting (ITISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain. pp.22, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Clustering Methods Study Applied to Satellite Images Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.195-198, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning For Time Series Classification Using New Hand-Crafted Convolution Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.972-981, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata55660.2022.10020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Perturbations for Time Series Adversarial Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chengdu, China. pp.485 - 496, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05933-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Sentiment Analysis for Predicting Financial Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.586-596, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grad Centroid Activation Mapping for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification ensembliste de vidéos de mouvements de foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encodeur multi-tâches pour le calcul de moyennes de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Averaging Using Multi-Tasking Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.1065-1072, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai50040.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Long-term Physiological Trajectories Of Grasslands From Legacy B&W Aerial Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Poterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth ISPRS congress, Commission III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, En ligne, France. pp.549-557, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-549-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismael Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.147-160, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brevilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Ensembles for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8852316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep constrained clustering applied to satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Machine Learning for Earth Observation Data (MACLEAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for the classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment of Surgical Videos Using Kinematic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.104 - 113, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles par réseaux de neurones profonds résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attacks on Deep Neural Networks for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8851936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation using synthetic data for time series classification with deep residual networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1808.02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1367-1376, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata.2018.8621990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Surgical Skills from Kinematic Data Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00937-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient search of the best warping window for Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. pp.225-233, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975321.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation d'articles scientifiques basée sur les relations sémantiques des mots-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Search Engine for Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.608 - 611, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67008-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Synthetic Time Series to Augment Sparse Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Keogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.865-870, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdm.2017.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Relations between Keywords to Categorize Articles from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.260-264, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai.2017.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Discriminative and Interpretable Patterns for Surgical Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temerinac-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Brasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicious Setting of Dynamic Time Warping's Window Width Allows More Accurate Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.917-922, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2017.8258009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Ontologies Merging Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Passau, Germany. pp.555 - 566, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47650-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web usage prediction and recommendation using web session clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Information Management (ICDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.107-113, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdim.2016.7829779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25117-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Glocal Event Alignment for Comparing Sequences of Significantly Different Lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition (MLDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.58-72, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web site audience segmentation using hybrid alignment techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Mining and Application of Big Data, PAKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hô Chi Minh-Ville, Vietnam. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25660-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.309-319, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sub-Sequence Matching for the Automatic Prediction of Surgical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pavie, Italy. pp.123-132, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19551-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche formelle de fusion d'ontologies à l'aide des grammaires de graphes typés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)2014:Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Time Warping Averaging of Time Series allows Faster and more Accurate Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.470-479, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Graph Transformations for Merging Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering (MEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Larnaca, Cyprus. pp.154 - 168, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Ontologies Evolution Using Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.64 - 75, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Metamodels are Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.138-153, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41533-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane M Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the composition of cities using spatial clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph F. Eick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD International Workshop on Urban Computing (UrbComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505821.2505827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation consistante d'ontologie à l'aide des grammaires de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering de séquences d'activités pour l'étude de procédures neurochirurgicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. pp.489-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00670007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surgical skills using Surgical Processes and Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2CAI 2011 (MICCAI workshop) - Modelling and Monitoring of Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Satellite Image Time Series by means of Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paisley, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15381-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannes Neeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Allerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Sprengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Histopathological Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Clustering: Current and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.447-484, 2020, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7637E184"/>
+    <w:nsid w:val="A75E4419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148679072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Grimmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jh000958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mohammadi Foumani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wei Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey I Webb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04690813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shvetsova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-023-00438-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Terefe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Hailemariam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01927-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sarikaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keno M&#228;rz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2022.2054295" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2021.100023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00796-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braubach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02039-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365025v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00619-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1713-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Furtado Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bagnall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0565-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862533v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Feldmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1824-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serrette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0573-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Mitsuishi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1775-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880048v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.08.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499246v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;naux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop S Vedula" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0132-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516203v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.31-53" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois I Petitjean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Nicholson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0878-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162612v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.10.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145855v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1195-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862978v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.10.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Meixensberger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669624v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael Trelhu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.11.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013374500003890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157634v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ayady" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.21118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraudin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bressant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roettele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642787" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49896-1_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144156" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011611300003393" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Debella" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethelhem Shawel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Woldegebreal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018022" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24378-3_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800268v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Chamekh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_40" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Mejbri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_47" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143093v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata55660.2022.10020496" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00033" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai50040.2020.00163" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-549-2020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668466v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismael Fawaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206721" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868704" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04741029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Webb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975321.26" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800559v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata.2018.8621990" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800569v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_25" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618931v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_15" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807663v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2017.00049" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807659v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67008-9_54" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807627v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Keogh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdm.2017.106" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807679v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ripken" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdim.2016.7829779" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807686v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47650-6_44" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807693v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553267v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25660-3_3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19551-3_15" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811535v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Nicholson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.27" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811545v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_16" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104002v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362585v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Cao" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. Eick" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505821.2505827" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825909v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825914v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Wittmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41533-3_9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670007v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617017v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813248v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15381-5_6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_14" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148679072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Grimmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jh000958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mohammadi Foumani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wei Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey I Webb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04690813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shvetsova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-023-00438-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Terefe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Hailemariam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01927-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sarikaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keno M&#228;rz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102306" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2022.2054295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2021.100023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00796-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braubach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365025v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00619-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02039-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1713-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Furtado Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bagnall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0565-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serrette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0573-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862533v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Feldmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1824-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.08.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Mitsuishi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1775-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop S Vedula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0132-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;naux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499246v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.03.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.31-53" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois I Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Nicholson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0878-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162612v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.10.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145855v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1195-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862978v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.10.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Meixensberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.06.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669624v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael Trelhu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.11.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013374500003890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157634v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ayady" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.21118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756833v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bressant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roettele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642787" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949027v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49896-1_9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144156" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011611300003393" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24378-3_8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Chamekh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_40" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800178v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Debella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethelhem Shawel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Woldegebreal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018022" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata55660.2022.10020496" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Mejbri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_47" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai50040.2020.00163" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-549-2020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668466v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismael Fawaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206721" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868704" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04741029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800559v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata.2018.8621990" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_25" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800575v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Webb" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975321.26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807659v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67008-9_54" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Keogh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdm.2017.106" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807663v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2017.00049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618931v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitjean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_15" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47650-6_44" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ripken" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdim.2016.7829779" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807693v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553267v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25660-3_3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19551-3_15" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811535v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Nicholson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.27" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811545v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_16" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825909v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825914v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Wittmann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41533-3_9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362585v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Cao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. Eick" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505821.2505827" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104002v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670007v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617017v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813248v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15381-5_6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_14" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>