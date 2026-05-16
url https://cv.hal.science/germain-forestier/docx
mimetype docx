--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4960-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148679072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of in-stream river wood from random forest machine learning and exogenous indices using very high-resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106460. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a unified evaluation framework for human motion generation: A comparative analysis of metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 254, pp.104337. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supervised Learning Based Clustering Workflow for Exploring Seismological Data From Dense Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jh000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look into the LITE in deep learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1--21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Time Series Classification and Extrinsic Regression: A Current Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mohammadi Foumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (9), pp.1 - 45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of seismological data reveals new eruptive sequences at the Mayotte submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation: how to teach (with) generative AI in higher education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Shvetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2024.8100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series adversarial attacks: an investigation of smooth perturbations and defense approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-023-00438-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating time series averages from latent space of multi-tasking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (11), pp.4967 - 5004. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-023-01927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet DémoUHA (PIA4, AMI DémoES) à la stratégie numérique : réflexions critiques et pistes pour une « transformation numérique responsable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.7990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisenge: a Multimodal and Multitemporal Benchmark Dataset for Land Use/Land Cover Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.635-640. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-635-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical data science – from concepts toward clinical translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Sarikaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keno März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.102306. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and Multitemporal Land Use/Land Cover Semantic Segmentation on Sentinel-1 and Sentinel-2 Imagery: An Application on a MultiSenGE Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Learning using Attention gates for colon cancer histopathological image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Net feature fusion for multi-class semantic segmentation of urban fabrics from Sentinel-2 imagery: an application on Grand Est Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.1983-2011. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2022.2054295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106157. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in crowd analysis : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100023. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2021.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end deep representation learning for time series clustering: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00796-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), pp.1529-1551. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1936-1962. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based description of tertiary lymphoid organs at single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007385. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for time series classification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.917-963. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-019-00619-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and interpretable evaluation of surgical skills from kinematic data using fully convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.1611-1617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Histological Image Labeling and Object Delineation by Medical Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1284-1294. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2883237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the diagnostic reasoning of human versus artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (48), pp.E1332-E1335. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1503/cmaj.190506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical skills: Can learning curves be computed from recordings of surgical activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Henaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing dynamic time warping’s window width for time series data mining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1074-1120. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained distance based clustering for time-series: a comparative and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1663-1707. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard ontology of surgical process models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1397-1408. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1824-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical motion analysis using discriminative interpretable patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential surgical signatures in micro-suturing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanako Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Mitsuishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1419-1428. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Data Science for Next-Generation Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroop S Vedula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Speidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Navab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Kikinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-017-0132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding discriminative and interpretable patterns in sequences of surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic matching of surgeries to predict surgeons next actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.3 - 11. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of immune cell patterns in the human mammary gland during the menstrual cycle refines lymphocytic lobulitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (2), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10549-017-4239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fusionner des ontologies avec la réécriture de graphes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.31-53. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.35.31-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and more accurate classification of time series by exploiting a novel dynamic time warping averaging algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François I Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping E Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico insights on the prognostic potential of immune cell infiltration patterns in the breast lobular epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic graph transformations for formalizing ontology changes and evolving ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.212-226. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grizonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E27, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic phase prediction from low-level surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01062371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Temporal Scaling of Surgical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862978v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site study of surgical practice in neurosurgery based on surgical process models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Meixensberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (5), pp.822-9. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00762497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical sensors discrimination ability using spectral libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (7), pp.2327 - 2349. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.744488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of surgical processes using dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based region labeling for remote sensing image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.470 - 480. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.15. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129065711003024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering with background knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (2), pp.211 - 228. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution remote sensing image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.533-537. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2020825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Images Analysis Using Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/374095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of CNNs and Vision-Language Models for Chart Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, France. pp.816 - 827, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013374500003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Diversity-Driven Neural Network Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees species classification using Sentinel-2 and Planetscope satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tunis, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative des CNNs et des Vision-Language Models pour la Classification d'Images de Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du risque d'échec dans un MOOC : une approche basée sur l'analyse des séries temporelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Ayady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF, Jun 2025, Villeneuve d’Ascq (Lille), France. pp.416-426, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.21118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Urban Tree Species Classification with High Resolution Satellite Imagery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bressant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roettele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4679 - 4682, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche portfolio pour l’APC (Approche Par Compétences), IA et évaluation par les pairs, vers un futur bon ménage à 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée ELAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.131 - 146, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Taipei, Taiwan. pp.123 - 135, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles avec des modèles d'apprentissage profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShapeDBA: Generating Effective Time Series Prototypes Using ShapeDTW Barycenter Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.127 - 142, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49896-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inference of a land use and land cover model trained on MultiSenGE dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITE: Light Inception with boosTing tEchniques for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Thessaloniki, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dsaa60987.2023.10302569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Profondeur pour la Classification des Séries Temporelles à l'aide de Nouveaux Filtres de Convolution Créés Manuellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011611300003393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Time Series Classification with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.117 - 132, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24378-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental constrained clustering with application to remote sensing images time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining Incr'Learn Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.814-823, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis Based on Deep Learning in E-Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.498-507, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonthan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Distillation in Fully Convolutional Network for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Cluster-Level Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Debella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethelhem Shawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Woldegebreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Time Series and Forecasting (ITISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain. pp.22, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Clustering Methods Study Applied to Satellite Images Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.195-198, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning For Time Series Classification Using New Hand-Crafted Convolution Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.972-981, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata55660.2022.10020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Perturbations for Time Series Adversarial Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chengdu, China. pp.485 - 496, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05933-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Sentiment Analysis for Predicting Financial Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.586-596, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grad Centroid Activation Mapping for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification ensembliste de vidéos de mouvements de foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encodeur multi-tâches pour le calcul de moyennes de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Averaging Using Multi-Tasking Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.1065-1072, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai50040.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Long-term Physiological Trajectories Of Grasslands From Legacy B&W Aerial Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Poterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth ISPRS congress, Commission III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, En ligne, France. pp.549-557, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-549-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismael Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.147-160, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brevilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Ensembles for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8852316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep constrained clustering applied to satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Machine Learning for Earth Observation Data (MACLEAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for the classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment of Surgical Videos Using Kinematic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.104 - 113, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles par réseaux de neurones profonds résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attacks on Deep Neural Networks for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8851936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation using synthetic data for time series classification with deep residual networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1808.02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1367-1376, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata.2018.8621990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Surgical Skills from Kinematic Data Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00937-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient search of the best warping window for Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. pp.225-233, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975321.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation d'articles scientifiques basée sur les relations sémantiques des mots-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Search Engine for Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.608 - 611, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67008-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Synthetic Time Series to Augment Sparse Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Keogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.865-870, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdm.2017.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Relations between Keywords to Categorize Articles from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.260-264, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai.2017.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Discriminative and Interpretable Patterns for Surgical Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temerinac-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Brasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicious Setting of Dynamic Time Warping's Window Width Allows More Accurate Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.917-922, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2017.8258009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Ontologies Merging Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Passau, Germany. pp.555 - 566, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47650-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web usage prediction and recommendation using web session clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Information Management (ICDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.107-113, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdim.2016.7829779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25117-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Glocal Event Alignment for Comparing Sequences of Significantly Different Lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition (MLDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.58-72, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web site audience segmentation using hybrid alignment techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Mining and Application of Big Data, PAKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hô Chi Minh-Ville, Vietnam. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25660-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.309-319, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sub-Sequence Matching for the Automatic Prediction of Surgical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pavie, Italy. pp.123-132, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19551-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche formelle de fusion d'ontologies à l'aide des grammaires de graphes typés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)2014:Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Time Warping Averaging of Time Series allows Faster and more Accurate Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.470-479, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Graph Transformations for Merging Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering (MEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Larnaca, Cyprus. pp.154 - 168, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Ontologies Evolution Using Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.64 - 75, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Metamodels are Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.138-153, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41533-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane M Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the composition of cities using spatial clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph F. Eick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD International Workshop on Urban Computing (UrbComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505821.2505827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation consistante d'ontologie à l'aide des grammaires de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering de séquences d'activités pour l'étude de procédures neurochirurgicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. pp.489-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00670007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surgical skills using Surgical Processes and Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2CAI 2011 (MICCAI workshop) - Modelling and Monitoring of Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Satellite Image Time Series by means of Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paisley, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15381-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannes Neeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Allerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Sprengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Histopathological Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Clustering: Current and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.447-484, 2020, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Forestier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4960-7554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148679072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QDtJYqkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a unified evaluation framework for human motion generation: A comparative analysis of metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 254, pp.104337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of in-stream river wood from random forest machine learning and exogenous indices using very high-resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Grimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supervised Learning Based Clustering Workflow for Exploring Seismological Data From Dense Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (4), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jh000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look into the LITE in deep learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1--21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-024-00708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of seismological data reveals new eruptive sequences at the Mayotte submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Time Series Classification and Extrinsic Regression: A Current Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Mohammadi Foumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (9), pp.1 - 45. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3649448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation: how to teach (with) generative AI in higher education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Shvetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2024.8100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series adversarial attacks: an investigation of smooth perturbations and defense approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-023-00438-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating time series averages from latent space of multi-tasking neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (11), pp.4967 - 5004. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-023-01927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisenge: a Multimodal and Multitemporal Benchmark Dataset for Land Use/Land Cover Remote Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.635-640. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-635-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical data science – from concepts toward clinical translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Sarikaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keno März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.102306. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet DémoUHA (PIA4, AMI DémoES) à la stratégie numérique : réflexions critiques et pistes pour une « transformation numérique responsable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.7990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and Multitemporal Land Use/Land Cover Semantic Segmentation on Sentinel-1 and Sentinel-2 Imagery: An Application on a MultiSenGE Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Net feature fusion for multi-class semantic segmentation of urban fabrics from Sentinel-2 imagery: an application on Grand Est Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.1983-2011. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2022.2054295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Learning using Attention gates for colon cancer histopathological image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in crowd analysis : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.100023. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2021.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.106157. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end deep representation learning for time series clustering: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00796-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of alignment based similarity measures for web usage mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), pp.1529-1551. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-019-09712-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InceptionTime: Finding AlexNet for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1936-1962. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-020-00710-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et analyse d’images histologiques : Opportunités et challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.213.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based description of tertiary lymphoid organs at single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e1007385. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Histological Image Labeling and Object Delineation by Medical Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1284-1294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2883237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and interpretable evaluation of surgical skills from kinematic data using fully convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.1611-1617. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for time series classification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.917-963. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-019-00619-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing the diagnostic reasoning of human versus artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (48), pp.E1332-E1335. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1503/cmaj.190506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical skills: Can learning curves be computed from recordings of surgical activities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Henaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing dynamic time warping’s window width for time series data mining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.1074-1120. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Contactless Human-Machine Interface for Robotic Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01577226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained distance based clustering for time-series: a comparative and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1663-1707. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-018-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard ontology of surgical process models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1397-1408. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1824-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential surgical signatures in micro-suturing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanako Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoru Mitsuishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.1419-1428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical motion analysis using discriminative interpretable patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic matching of surgeries to predict surgeons next actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.3 - 11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding discriminative and interpretable patterns in sequences of surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Hénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Data Science for Next-Generation Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaroop S Vedula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Speidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Navab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Kikinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-017-0132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis of immune cell patterns in the human mammary gland during the menstrual cycle refines lymphocytic lobulitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (2), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10549-017-4239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment fusionner des ontologies avec la réécriture de graphes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.31-53. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.35.31-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Trajectory Segmentation for Surgical Gesture Recognition in Robotic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.1280-1291. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2493100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01217023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico insights on the prognostic potential of immune cell infiltration patterns in the breast lobular epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos López Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schönmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster and more accurate classification of time series by exploiting a novel dynamic time warping averaging algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François I Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey I Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping E Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Grizonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RNTI-E27, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic graph transformations for formalizing ontology changes and evolving ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.212-226. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic phase prediction from low-level surgical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-015-1195-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01062371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Temporal Scaling of Surgical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862978v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site study of surgical practice in neurosurgery based on surgical process models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louis Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Meixensberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (5), pp.822-9. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00762497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical sensors discrimination ability using spectral libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (7), pp.2327 - 2349. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.744488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of surgical processes using dynamic time warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based region labeling for remote sensing image interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (5), pp.470 - 480. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Significant Evolution Patterns from Satelllite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.15. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129065711003024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative clustering with background knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (2), pp.211 - 228. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution remote sensing image clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (3), pp.533-537. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2009.2020825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Images Analysis Using Collaborative Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/374095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Diversity-Driven Neural Network Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of CNNs and Vision-Language Models for Chart Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, France. pp.816 - 827, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013374500003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees species classification using Sentinel-2 and Planetscope satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tunis, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Comparative des CNNs et des Vision-Language Models pour la Classification d'Images de Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du risque d'échec dans un MOOC : une approche basée sur l'analyse des séries temporelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Ayady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e conférence sur les environnements informatiques pour l’apprentissage humain (Eiah) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des technologies de l'information pour l'éducation et la formation (Atief), Jun 2025, Villeneuve d’Ascq (Lille), France. pp.416-426, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.21118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche portfolio pour l’APC (Approche Par Compétences), IA et évaluation par les pairs, vers un futur bon ménage à 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Many</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée ELAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Urban Tree Species Classification with High Resolution Satellite Imagery and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bressant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roettele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4679 - 4682, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Variational Auto-encoder for Human Motion Generation Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea. pp.166 - 181, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8705-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Average of Human Motion Sequences for Improving Rehabilitation Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.131 - 146, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77066-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning for the exploration of continuous seismic records at the Fani Maoré submarine volcano (Mayotte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Rimpot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Foundation Models for Time Series Classification with a PreText Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD) - International Workshop on Temporal Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Taipei, Taiwan. pp.123 - 135, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCALITE: A Hybrid Model COmbining CAtch22 and LITE for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Badi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javidan Abdullayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (BigData)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.1229-1236, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShapeDBA: Generating Effective Time Series Prototypes Using ShapeDTW Barycenter Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.127 - 142, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49896-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles avec des modèles d'apprentissage profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inference of a land use and land cover model trained on MultiSenGE dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schirm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lecus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITE: Light Inception with boosTing tEchniques for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Thessaloniki, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dsaa60987.2023.10302569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage en Profondeur pour la Classification des Séries Temporelles à l'aide de Nouveaux Filtres de Convolution Créés Manuellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Truntzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Derangère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Time Series Classification with Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, France. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011611300003393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Distillation in Fully Convolutional Network for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padua, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Representation Learning for Cluster-Level Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Debella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethelhem Shawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Woldegebreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Time Series and Forecasting (ITISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gran Canaria, Spain. pp.22, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2022018022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonthan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Time Series Classification with Deep Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. pp.117 - 132, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24378-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental constrained clustering with application to remote sensing images time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining Incr'Learn Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.814-823, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment Analysis Based on Deep Learning in E-Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Chamekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.498-507, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Clustering Methods Study Applied to Satellite Images Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.195-198, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Sentiment Analysis for Predicting Financial Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Singapore, Singapore. pp.586-596, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10986-7_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning For Time Series Classification Using New Hand-Crafted Convolution Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail-Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.972-981, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata55660.2022.10020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Perturbations for Time Series Adversarial Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Pialla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chengdu, China. pp.485 - 496, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05933-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grad Centroid Activation Mapping for Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Washington (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification ensembliste de vidéos de mouvements de foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.152-158, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-encodeur multi-tâches pour le calcul de moyennes de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Rmouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Averaging Using Multi-Tasking Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegamlak Terefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Hailemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.1065-1072, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai50040.2020.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Heckenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Long-term Physiological Trajectories Of Grasslands From Legacy B&W Aerial Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Poterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth ISPRS congress, Commission III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, En ligne, France. pp.549-557, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-549-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismael Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Categorization of Scientific Articles for Similarity Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.147-160, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Machine Learning for Information Retrieval in Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hojjat Rakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brevilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC48606.2020.9185893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep constrained clustering applied to satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lafabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Machine Learning for Earth Observation Data (MACLEAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Neural Network Ensembles for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8852316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Alignment of Surgical Videos Using Kinematic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poznan, Poland. pp.104 - 113, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21642-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for the classification of video-recorded crowd movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Bendali-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de données pour la classification de séries temporelles par réseaux de neurones profonds résiduels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Attacks on Deep Neural Networks for Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ijcnn.2019.8851936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient search of the best warping window for Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Diego, United States. pp.225-233, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975321.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation using synthetic data for time series classification with deep residual networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1808.02455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1367-1376, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/bigdata.2018.8621990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Surgical Skills from Kinematic Data Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ismail Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhassane Idoumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.214 - 221, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00937-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation d'articles scientifiques basée sur les relations sémantiques des mots-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine S. Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Feuerhake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Discriminative and Interpretable Patterns for Surgical Motion Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.136-145, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temerinac-Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Brasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Relations between Keywords to Categorize Articles from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.260-264, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ictai.2017.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Synthetic Time Series to Augment Sparse Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Keogh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.865-870, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdm.2017.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Search Engine for Scientific Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries (TPDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. pp.608 - 611, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67008-9_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicious Setting of Dynamic Time Warping's Window Width Allows More Accurate Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Furtado Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bagnall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Boston, United States. pp.917-922, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2017.8258009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web usage prediction and recommendation using web session clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Information Management (ICDIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.107-113, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icdim.2016.7829779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Ontologies Merging Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Passau, Germany. pp.555 - 566, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47650-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.239-256, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25117-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Glocal Event Alignment for Comparing Sequences of Significantly Different Lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Ripken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition (MLDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York City, United States. pp.58-72, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web site audience segmentation using hybrid alignment techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh-Trung Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Mining and Application of Big Data, PAKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hô Chi Minh-Ville, Vietnam. pp.29-40, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25660-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Apou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.309-319, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sub-Sequence Matching for the Automatic Prediction of Surgical Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pavie, Italy. pp.123-132, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19551-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche formelle de fusion d'ontologies à l'aide des grammaires de graphes typés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)2014:Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Time Warping Averaging of Time Series allows Faster and more Accurate Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.470-479, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Graph Transformations for Merging Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering (MEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Larnaca, Cyprus. pp.154 - 168, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation consistante d'ontologie à l'aide des grammaires de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane M Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the composition of cities using spatial clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph F. Eick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD International Workshop on Urban Computing (UrbComp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chicago, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505821.2505827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Ontologies Evolution Using Graph Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.64 - 75, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Metamodels are Evil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Wittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.138-153, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41533-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grizonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering de séquences d'activités pour l'étude de procédures neurochirurgicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bordeaux, France. pp.489-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00670007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surgical skills using Surgical Processes and Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Trelhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2CAI 2011 (MICCAI workshop) - Modelling and Monitoring of Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00617017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Satellite Image Time Series by means of Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paisley, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15381-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463170v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Schaadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannes Neeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Allerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Sprengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Histopathological Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Clustering: Current and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.447-484, 2020, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Feuerhake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A75E4419"/>
+    <w:nsid w:val="88C24399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148679072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Grimmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jh000958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mohammadi Foumani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wei Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey I Webb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04690813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shvetsova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-023-00438-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Terefe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Hailemariam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01927-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sarikaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keno M&#228;rz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102306" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2022.2054295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2021.100023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00796-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braubach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365025v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00619-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02039-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1713-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Furtado Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bagnall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0565-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serrette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0573-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862533v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Feldmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1824-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.08.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Mitsuishi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1775-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559911v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop S Vedula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0132-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;naux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499246v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.03.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.31-53" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois I Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Nicholson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0878-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162612v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.10.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145855v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1195-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862978v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.10.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Meixensberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.06.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669624v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael Trelhu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.11.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013374500003890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157634v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ayady" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.21118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756833v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bressant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roettele" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642787" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949027v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49896-1_9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144156" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011611300003393" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24378-3_8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Chamekh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_40" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800178v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Debella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethelhem Shawel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Woldegebreal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018022" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143093v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata55660.2022.10020496" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Mejbri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_47" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai50040.2020.00163" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-549-2020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668466v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismael Fawaz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206721" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868704" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04741029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800559v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata.2018.8621990" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_25" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800575v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Webb" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975321.26" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807659v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67008-9_54" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Keogh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdm.2017.106" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807663v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2017.00049" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618931v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitjean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_15" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47650-6_44" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ripken" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdim.2016.7829779" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807693v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553267v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25660-3_3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19551-3_15" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362588v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811535v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Nicholson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.27" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811545v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_16" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825909v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825914v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Wittmann" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41533-3_9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362585v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Cao" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. Eick" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505821.2505827" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104002v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670007v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617017v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813248v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15381-5_6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_14" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-7554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148679072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QDtJYqkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Grimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jh000958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-024-00708-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04763871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Mohammadi Foumani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Miller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wei Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey I Webb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04690813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shvetsova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Pialla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismail Fawaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-023-00438-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Terefe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Hailemariam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-023-01927-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idoumghar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-635-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Sarikaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keno M&#228;rz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Collins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2022.2054295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bendali-Braham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2021.100023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00796-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Trung Luu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-019-09712-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-020-00710-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braubach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007385" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02039-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365025v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00619-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Henaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1713-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Furtado Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bagnall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0565-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01577226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1666-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831637v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0573-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862533v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Feldmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ferrigno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1824-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Mitsuishi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1775-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499246v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.03.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;naux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.09.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop S Vedula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-017-0132-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mahfoudh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.31-53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01217023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2493100" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois I Petitjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Nicholson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0878-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162612v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145855v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1195-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862978v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Petitjean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.10.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis Collins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Meixensberger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.06.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669624v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael Trelhu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065711003024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407023v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228372" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#244;me" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013374500003890" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mich&#233;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076039" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157634v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Ayady" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.21118" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04731190v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraudin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bressant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roettele" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642787" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8705-0_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77066-1_8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15278" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946870v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2650-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49896-1_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143069v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144156" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsaa60987.2023.10302569" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143083v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011611300003393" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800230v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892915" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegamlak Debella" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethelhem Shawel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Woldegebreal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2022018022" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121381v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24378-3_8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00110" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800268v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Chamekh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_40" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800248v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884322" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Mejbri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10986-7_47" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143093v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata55660.2022.10020496" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800377v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05933-9_38" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552129" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai50040.2020.00163" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716929v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-549-2020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668466v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Rakhshani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ismael Fawaz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206721" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716931v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Latard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714819v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brevilliers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185893" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326219v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800519v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8852316" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800512v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21642-9_14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205966v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868704" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04741029v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800533v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ijcnn.2019.8851936" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800575v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Webb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975321.26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1808.02455" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800559v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bigdata.2018.8621990" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800569v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_25" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04820811v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618931v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitjean" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_15" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2017.00049" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807627v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Keogh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdm.2017.106" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807659v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67008-9_54" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807671v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2017.8258009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807679v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ripken" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fondement" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdim.2016.7829779" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807686v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47650-6_44" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807693v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553267v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25660-3_3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262692v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19551-3_15" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362588v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811535v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Nicholson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2014.27" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811545v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_16" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104002v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362585v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Cao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. Eick" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505821.2505827" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825909v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825914v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Wittmann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41533-3_9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670007v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617017v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813248v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15381-5_6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548212v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_14" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>