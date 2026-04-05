--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,305 +66,2023 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixing varieties mitigates early root competition in wheat under water and nutrient limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (14), pp.4171-4184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133657v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbeards in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (3), pp.870-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant trait relationships are maintained within a major crop species: lack of artificial selection signal and potential for improved agronomic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney E. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (6), pp.2227-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect genetic effects are shaped by demographic history and ecology in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Helleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Wuest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.1878-1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02189-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shift in beneficial interactions during crop evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.905-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701028v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farming plant cooperation in crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1919), pp.20191290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifaceted functional diversity for multifaceted crop yield: Towards ecological assembly rules for varietal mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (11), pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3496-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting wheat maturity and stay–green parameters by modeling spectral reflectance measurements and their contribution to grain yield under rainfed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handan Karatoğma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Crossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Affichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming plant cooperation in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -374,2253 +2092,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does niche complementarity hold for below-ground resources? A case study using rice mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785308v1</w:t>
-              </w:r>
-[...1716 lines deleted...]
-                <w:t xml:space="preserve">hal-02637307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2638,103 +2638,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-GWAS unveils the genetic architecture of inter-individual epistasis affecting biomass and disease severity in wheat binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2788,51 +2788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of &amp;quot;A plant biodiversity effect resolved to a single chromosomal region&amp;quot; by Wuest et al. (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Journal club of WP4 in the MoBiDiv project, France. 2023, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,64 +2850,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions plante-plante : Bases éco-évolutives et génétique d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2957,51 +2957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité vs uniformité ˸ combiner les approches écologiques et évolutives pour concevoir des systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Montpellier SupAgro, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NSAM0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>