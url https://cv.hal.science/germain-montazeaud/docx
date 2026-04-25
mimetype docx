--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -848,295 +848,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+                <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Colombo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907569v1</w:t>
+                <w:t xml:space="preserve">hal-03594917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594917v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
               </w:r>
@@ -1763,223 +1763,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2016.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant-plant interactions modulate wheat severity to Septoria Tritici Blotch in some specific mixtures through intergenomic epistatic interactions and transcriptomic-metabolomic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Phytobiomes conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, St Louis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop mixtures: does niche complementarity hold for belowground resources? An experimental test using rice genotypic pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does niche complementarity hold for below-ground resources? A case study using rice mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Affichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming plant cooperation in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2038,589 +2570,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788663v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-02785308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>