--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -848,295 +848,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701028v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
+                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594917v1</w:t>
+                <w:t xml:space="preserve">hal-03907569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity matters in wheat mixtures: A genomic survey of the impact of genetic diversity on the performance of 12 way durum wheat mixtures grown in two contrasted and controlled environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Alsabbagh</w:t>
+                <w:t xml:space="preserve">A genome‐wide analysis suggests pleiotropic effects of Green Revolution genes on shade avoidance in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0276223. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907569v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133657v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701028v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Papa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alsabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1290" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3496-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan Karato&#287;ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.06.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04106831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NSAM0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>