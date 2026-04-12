--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR THE BLACK HOLE LASER EFFECT IN INTERFACIAL HYDRODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR THE BLACK HOLE LASER EFFECT IN INTERFACIAL HYDRODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory description of surface and vorticity waves incident on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Simulator for Fundamental Physics Community Workshop Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C059DECD"/>
+    <w:nsid w:val="F6967717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>