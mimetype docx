--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOKING FOR THE BLACK HOLE LASER EFFECT IN INTERFACIAL HYDRODYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory description of surface and vorticity waves incident on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Simulator for Fundamental Physics Community Workshop Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42286-026-00137-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding, and merging liquid lenses on a soap film: Toward gravitational analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Haouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (4), pgag079. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgag079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for The Black Hole Laser Effect in Interfacial Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory description of surface and vorticity waves incident on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Simulator for Fundamental Physics Community Workshop Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6967717"/>
+    <w:nsid w:val="1C84FB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-026-00137-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>