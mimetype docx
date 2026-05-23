--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42286-026-00137-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding, and merging liquid lenses on a soap film: Toward gravitational analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Haouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (4), pgag079. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgag079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for The Black Hole Laser Effect in Interfacial Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory description of surface and vorticity waves incident on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Simulator for Fundamental Physics Community Workshop Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germain Rousseaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSCo-responsable de l'équipe Curiosity</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germain-rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6576-4878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081811810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rousseaux_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203172082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=D8gf9m0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358084449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical study of a model for navigation in stratified waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8, p. 93-124. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42286-026-00137-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding, and merging liquid lenses on a soap film: Toward gravitational analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Haouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (4), pgag079. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgag079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the art of designing effective space-times with free surface flows in Analogue Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (G1), pp.457-511. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations on weakly time-dependent transcritical white-hole flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.085022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.105.085022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elastic Cosmology for a Sparkling Universe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Mancas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.55. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-020-02705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of co-current surface waves on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (14), pp.141101. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.141101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual nature of the dead-water phenomenology: Nansen versus Ekman wave-making drags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Petcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.16770-16775. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1922584117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Hydrodynamics for Analogue Spacetimes: Open Channel Flows and Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2177), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of finite water depth and lateral confinement on ships wakes and resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42241-019-0054-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical contributions for the study of non-cohesive sediment transport beneath tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Satria Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 347 (2), pp.166-180. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating and measuring wakes and drag forces of inland vessels in confined water in a towing tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.106134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow fields and particle trajectories beneath a tidal bore: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.351-370. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical analogue of an interstellar travel through a hydrodynamic wormhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (6), pp.064042. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.064042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy distribution in shallow water ship wakes from a spectral analysis of the wave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.107104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to generate tidal-like bores in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (part 1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy waves in a shear flow with a linear profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Noise Correlated by the Hawking Effect in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Parentani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (12), pp.121301. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.121301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave blocking phenomenon of surface waves on a shear flow with aconstant vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.032102. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog wormholes and black hole laser effects in hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (8), pp.084032. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.084032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of ship waves in deep water from accurate measurements of the free surface elevation by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4902415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasistatic models hidden in Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawking radiation and the boomerang behavior of massive modes near a horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Philbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.104028. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.104028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of the supersonic-subsonic bifurcation in the circular jump: A hydrodynamic white hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.056312. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.83.056312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Galilean Electromagnetism in Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computational Electromagnetics Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (9), pp.784-791. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern formation in bubbles emerging periodically from a liquid free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2010-10645-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mederic Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Argentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Lamb Vector and the Hydrodynamic Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Seifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wiebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (2), p. 291-299. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electrodynamics of moving bodies at low velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), p. 755-768. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/27/4/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hooke's conical pendulum from the modern viewpoint of amplitude equations and its optical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, online first, pp.FirstCite Early Online Publishing. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2005.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the Young–Laplace equation by a geometrical method using curvatur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gauge non-invariance of Classical Electromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (3), p. 387-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude equations for mechanical analogues of Faraday and nonlinear optical rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/26/6/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean electromagnetism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz or Coulomb in Galilean Electromagnetism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), p. 15-20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2005-10059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient eddy above rolling-grain ripples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Wesfreid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.1049-1058. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1651482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la théorie de Riemann-Lorenz de l'électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques supplémentaires sur l'approximation des régimes quasi-stationnaires en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 689, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the physical meaning of the gauge conditions of Classical Electromagnetism : the hydrodynamics analogue viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, N02, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one dimensional hydraulic model for confined navigation with a longitudinal variation of the hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH MASHCON: Clean Power in Shallow Water 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brugge, Belgium. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48607/316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revisite des théories de la navigation en milieu confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Pompee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Hydrodynamique, d'Energétique et d'Environnement Atmosphérique (LHEEA – UMR 6598 – CNRS, École centrale de Nantes), Nov 2024, Nantes, France. pp.ISSN : 1161-1847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole laser effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum simulation of gravitational problems on condensed matter analog models [Interdisciplinary workshop]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Bruno Kessler | European Center for Theoretical Studies in Nuclear Physics and Related Areas, Jun 2023, Trente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for The Black Hole Laser Effect in Interfacial Hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmological Physics, Transverse task force : Analogue Gravitation and Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the black hole LASER effect in interfacial hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Benasque 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des régimes hydrodynamiques au-dessus de deux obstacles successifs dans un canal à surface libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées de l'Hydrodynamique (JH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pprime (UPR 3346 – CNRS, Université de Poitiers, ISAE-ENSMA), Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naval battle of Actium and the myth of the ship-holder: the effect of bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caplier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th MASHCON - International Conference on Ship Manoeuvring in Shallow and Confined Water with non-exclusive focus on manoeuvring in waves, wind and current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Hydraulics Research; Maritime Technology Division, Ghent University, May 2019, Ostend, Belgium. WWC007 (pp 104 - 133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur de houle à contre-courant via un déversoir oscillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.57-66, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2018.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of sediment particle trajectories under tidal bores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putra, Yoga Satria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega, Melissa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonny Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Metrology Applied to Free-Surface Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calluaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydro-Testing Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Val de Reuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the problem of wave-current interaction including water-depth, surface tension/amplitude and vorticity effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France. p. 1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Furgerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision naïve du transport sédimentaire induit par un mascaret ondulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huberson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Kosseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Henry Biwole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Current interaction: Application to the Physics of Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGRAV IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral pattern formation in a simple two-phase flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harunori Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Complexity and Transport CCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapping wave energy through Longuet-Higgins microseism effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd International Workshop Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju, South Korea. 4pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sample viscosity on chromatographic peak shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on High Performance Liquid Phase Separations and Related Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Gand, Belgium. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitation visqueuse de fluides miscibles dans les colonnes chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la viscosité de l'échantillon sur la forme des pics chromatographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoranjan Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès francophone de l'AfSep sur les sciences séparatives et les couplages. De la séparation à la nanoséparation depuis la molécule jusqu'à la cellule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field theory description of surface and vorticity waves incident on an analogue black hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Simulator for Fundamental Physics Community Workshop Nottingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nottingham (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean tidal bores and flows classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Physics of Estuaries and Coastal Seas Conference, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation Analogue en Hydrodynamique Interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants Pprime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du rémora : à quoi voulez-vous croire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Études et essais sur la Renaissance, n° 131 (Libido Sciendi, n° 2), 238 p., 2023, Études et essais sur la Renaissance, 978-2-406-14880-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Bose–Einstein Condensation in a Water Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Stepanyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.91-101, 2018, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78193-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Dispersive Horizons: Lessons from Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Chaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue Gravity Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.145-165, 2013, Lecture Notes in Physics 870, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00266-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Pernel pour RMC Découverte. Les Pharaons en Guerre par la réalisatrice Anne Viry-Babel : 1 et 2 épisodes sur la bataille d’Actium et de Raphia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Viry-Babel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trou noir hydraulique [vidéo]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview dans le cadre de l'émission télévisée &amp;lt;i&amp;gt;C'est toujours pas sorcier&amp;lt;/i&amp;gt;, épisode « Les trous noirs : ogres de l'Univers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Père Mottureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview TV : Discovery Channel pour l'émission &amp;quot;Mysteries of the Deep&amp;quot; Saison 2, Episode 2 sur la bataille d'Actium. Grenouilles Production (Poitiers, France) et ICONFILMS (Bristol, UK) en Juin 2021 ; Premiere aux Etats-Unis le Mercredi 10 Août 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black hole analogues in two-dimensional flows with constant shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbiting, colliding and merging droplets on a soap film: toward gravitational analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Martischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortical scattering channel in an aquatic space-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to create analogue black hole or white fountain horizons and LASER cavities in experimental free surface hydrodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Fourdrinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott James Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Processes and Stimulated Hawking Radiation in Hydrodynamics for Decelerating Subcritical Free Surface Flows with a Subluminal Dispersion Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo-Paul Euvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nonrelativistic” kinematics: Particles or waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Madsen Houlrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galilean Covariance versus Gauge Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the paper by Rovelli & al. about the compatibility of various &amp;quot;gauge conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures fines de l'électromagnétisme classique et de la relativité restreinte (The fine structures of Classical Electromagnetism and Special Relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pierseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un effet physique attribuable uniquement au potentiel vecteur en électromagnétisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minazolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction between a current density and a vector potential: Ampère force, Helmholtz tension and Larmor torque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004437v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some applications of Galilean electrodynamics of moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVERSAL IN A TIDAL BORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Belemkadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut PPRIME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'instabilité d'une interface fluide-granulaire : Application à la morphodynamique des rides de plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interfaces fluides : une vision interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Futuroscope - 86962 Chasseneuil, France. 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C84FB85"/>
+    <w:nsid w:val="E3394961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-026-00137-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germain-rousseaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6576-4878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081811810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rousseaux_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203172082" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=D8gf9m0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358084449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Rammal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-026-00137-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martischang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Haouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgag079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bossard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fourdrinoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Robertson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491809v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.085022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467421v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Mancas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02705-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dambrine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922584117" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caplier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42241-019-0054-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Satria Putra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Euv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mougenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR69L7T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#239;ssa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Stepanyants" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.01.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLX6VXSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Paul Euv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parentani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Philbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.121301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peloquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philbin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.084032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWR19FB5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Jannes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.104028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00909977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jannes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.056312" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10645-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67261A79EE5E2C0EBD424F9637E9C32D84813ABB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016076v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Seifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Steinberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wiebel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0238-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Montigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/27/4/007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2005.1587" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-74J9D3KM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gentes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.11.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCVNPD4V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/26/6/014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WMSN0NWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013445v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10059-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651482" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pomp&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48607/316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pompee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Devaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Gianni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putra, Yoga Satria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega, Melissa Ramos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonny Beaudoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaline" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lajoie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoranjan Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Biondi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belemkadem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-histoire-du-remora-a-quoi-voulez-vous-croire.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14882-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322763v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chaline" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00266-8_7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05628246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viry-Babel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05628123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Parisi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05628090v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534357v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167562v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aucouturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James Robertson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Madsen Houlrik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482388v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012076v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kofman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minazolli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004437v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05623279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>