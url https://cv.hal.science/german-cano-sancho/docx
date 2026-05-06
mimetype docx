--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -283,255 +283,255 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.110268. </w:t>
+              <w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
+                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Benoit</w:t>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">German Cano-Sancho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.41647. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.9190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429380v1</w:t>
+                <w:t xml:space="preserve">hal-05209371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between blood levels of persistent organic pollutants and oxidative stress biomarkers among women in France in the 90's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -602,429 +602,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health - One Welfare : deux concepts évolutifs mis en perspective</w:t>
+                <w:t xml:space="preserve">Correction: Serum levels of per- and polyfluoroalkylated substances and methylation of DNA from peripheral blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Hanane Omichessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Dzevka Dragic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+                <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Beaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Polidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.2.9190⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1679534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1679534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209371v1</w:t>
+                <w:t xml:space="preserve">hal-05299916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Serum levels of per- and polyfluoroalkylated substances and methylation of DNA from peripheral blood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzevka Dragic</w:t>
+                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Perduca</w:t>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Polidoro</w:t>
+                <w:t xml:space="preserve">Cécile Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1679534. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1679534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299916v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal diet with nutritional and chemical exposure markers in human milk from the LACTACOL cohort of preterm infants</w:t>
+                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Billard</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Boscher</w:t>
+                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (4), pp.157. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-025-03658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038539v1</w:t>
+                <w:t xml:space="preserve">hal-05429380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive multiplatform metabolomic analysis reveals alterations of 2-hydroxybutyric acid among women with deep endometriosis related to the pesticide trans-nonachlor</w:t>
               </w:r>
@@ -1138,360 +1138,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical challenges and opportunities in the study of endocrine disrupting chemicals within an exposomics framework</w:t>
+                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
+                <w:t xml:space="preserve">Žiga Tkalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+                <w:t xml:space="preserve">Nicole Bandow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Frederic Béen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana García-Campaña</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidia Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.126616. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721285v1</w:t>
+                <w:t xml:space="preserve">hal-04513053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
+                <w:t xml:space="preserve">Analytical challenges and opportunities in the study of endocrine disrupting chemicals within an exposomics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Žiga Tkalec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bandow</w:t>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Béen</w:t>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Belova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana García-Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.126616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513053v1</w:t>
+                <w:t xml:space="preserve">hal-04721285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous detection of mycotoxins and pesticides in human urine samples: A 24-h diet intervention study comparing conventional and organic diets in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gallardo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gámiz-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, pp.114650. </w:t>
@@ -1523,879 +1523,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of AOPs to assist regulatory assessment of chemical risks – Case studies, needs and recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Bajard</w:t>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Adamovsky</w:t>
+                <w:t xml:space="preserve">Nuria Güil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Nikos Stratakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Baken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114650⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.037011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058764v1</w:t>
+                <w:t xml:space="preserve">hal-04038167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Minji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minji Kim</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03920954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Occurrence and Dietary Exposure Assessment to Enniatin B through Consumption of Cereal-Based Products in Spain and the Catalonia Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038167v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Dietary Exposure Assessment to Enniatin B through Consumption of Cereal-Based Products in Spain and the Catalonia Region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A review of statistical strategies to integrate biomarkers of chemical exposure with biomarkers of effect applied in omic-scale environmental epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins15010024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.121741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038182v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of statistical strategies to integrate biomarkers of chemical exposure with biomarkers of effect applied in omic-scale environmental epidemiology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixtures of persistent organic pollutants and ovarian function in women undergoing IVF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121741⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721680v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03880978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of persistent organic pollutants and ovarian function in women undergoing IVF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+                <w:t xml:space="preserve">Application of AOPs to assist regulatory assessment of chemical risks – Case studies, needs and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Adamovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fréour</w:t>
+                <w:t xml:space="preserve">Kirsten Baken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (1), pp.129-137. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217, pp.114650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2022.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03880978v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Dietary Exposure Assessment to Deoxynivalenol in Spain and the Catalonia Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2455,77 +2455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between internal concentrations of fluorinated and organochlorinated chemicals in women and in vitro fertilization outcomes: A multi-pollutant study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2570,295 +2570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03872148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of two statistical approaches (Bayesian Kernel Machine Regression and Principal Component Regression) to assess breast cancer risk in association to exposure to mixtures of brominated flame retardants and per- and polyfluorinated alkylated substances in the E3N cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Associations between plasma levels of brominated flame retardants and methylation of DNA from peripheral blood: A cross-sectional study in a cohort of French women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Omichessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Polidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Severi</w:t>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.112788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-022-00840-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.112788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888913v1</w:t>
+                <w:t xml:space="preserve">hal-03662663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between plasma levels of brominated flame retardants and methylation of DNA from peripheral blood: A cross-sectional study in a cohort of French women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Application of two statistical approaches (Bayesian Kernel Machine Regression and Principal Component Regression) to assess breast cancer risk in association to exposure to mixtures of brominated flame retardants and per- and polyfluorinated alkylated substances in the E3N cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Polidoro</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.112788. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.112788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-022-00840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662663v1</w:t>
+                <w:t xml:space="preserve">hal-03888913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komodo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,364 +2972,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to mixtures of phthalates and phenols and body mass index and blood pressure in Spanish preadolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive association between dietary exposure to polybrominated diphenyl ethers and breast cancer risk in the French E3N cohort: The role of vegetable oil consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Güil-Oumrait</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Chloé Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fiolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charline Warembourg</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 169, pp.107527. </w:t>
+              <w:t xml:space="preserve">, 2022, 167, pp.107444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811710v1</w:t>
+                <w:t xml:space="preserve">hal-04000734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive association between dietary exposure to polybrominated diphenyl ethers and breast cancer risk in the French E3N cohort: The role of vegetable oil consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal exposure to mixtures of phthalates and phenols and body mass index and blood pressure in Spanish preadolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Marques</w:t>
+                <w:t xml:space="preserve">Nuria Güil-Oumrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Fiolet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Severi</w:t>
+                <w:t xml:space="preserve">Parisa Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Stratakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 167, pp.107444. </w:t>
+              <w:t xml:space="preserve">, 2022, 169, pp.107527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000734v1</w:t>
+                <w:t xml:space="preserve">hal-03811710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mixtures of persistent organic pollutants on breast cancer aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between environmental pollutants and dietary nutrients: current evidence and implications in epidemiological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perrot-Applanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brucker-Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 151 (1), pp.106400. </w:t>
@@ -3761,77 +3761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komodo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (7), pp.076003. </w:t>
@@ -3882,64 +3882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between human internal chemical exposure to Persistent Organic Pollutants (POPs) and In Vitro Fertilization (IVF) outcomes: Systematic review and evidence map of human epidemiological evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,987 +3997,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenging use and interpretation of blood biomarkers of exposure related to lipophilic endocrine disrupting chemicals in environmental health studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Plasma concentration of brominated flame retardants and postmenopausal breast cancer risk: A nested case-control study in the French E3N cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Romana Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Cervenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Omichessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110606⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-020-00607-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185891v1</w:t>
+                <w:t xml:space="preserve">hal-02677107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma concentration of brominated flame retardants and postmenopausal breast cancer risk: A nested case-control study in the French E3N cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanane Omichessan</w:t>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multipollutant assessment using machine learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-020-00607-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.114066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677107v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental chemicals, breast cancer progression and drug resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-020-00670-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multipollutant assessment using machine learning algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of normal adipocyte development and function by methyl- and propyl- paraben exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Elmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. La Merrill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114066⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 334, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191074v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of normal adipocyte development and function by methyl- and propyl- paraben exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.09.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184973v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous exploration of nutrients and pollutants in human milk and their impact on preterm infant growth: An integrative cross-platform approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Perfluorinated alkylated substances serum concentration and breast cancer risk: Evidence from a nested case‐control study in the French E3N cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Romana Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.109018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (4), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620289v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated alkylated substances serum concentration and breast cancer risk: Evidence from a nested case‐control study in the French E3N cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The challenging use and interpretation of blood biomarkers of exposure related to lipophilic endocrine disrupting chemicals in environmental health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146 (4), pp.917-928. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499, pp.110606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.32357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947687v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between persistent organic pollutants and risk of breast cancer metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5041,64 +5041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between exposure to organochlorine chemicals and endometriosis in experimental studies: A systematic review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komodo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,64 +5162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human epidemiological evidence about the associations between exposure to organochlorine chemicals and endometriosis: Systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komodo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mycotoxins in the human exposome: Application of mycotoxin biomarkers in exposome-health studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5413,77 +5413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenging use and interpretation of circulating biomarkers of exposure to persistent organic pollutants in environmental health: Comparison of lipid adjustment approaches in a case study related to endometriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,3575 +5508,3587 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200, pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Exposure to &amp;lt;em&amp;gt;p,p′&amp;lt;/em&amp;gt;-DDT and Its Metabolite &amp;lt;em&amp;gt;p,p′&amp;lt;/em&amp;gt;-DDE with Obesity: Integrated Systematic Review and Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Associations between internal exposure levels of persistent organic pollutants in adipose tissue and deep infiltrating endometriosis with or without concurrent ovarian endometrioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele A. La Merrill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Venisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP527⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947563v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between internal exposure levels of persistent organic pollutants in adipose tissue and deep infiltrating endometriosis with or without concurrent ovarian endometrioma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Triphenyl phosphate enhances adipogenic differentiation, glucose uptake and lipolysis via endocrine and noradrenergic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Venisseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele A. La Merrill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.019⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626948v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triphenyl phosphate enhances adipogenic differentiation, glucose uptake and lipolysis via endocrine and noradrenergic mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Association between Exposure to &amp;lt;em&amp;gt;p,p′&amp;lt;/em&amp;gt;-DDT and Its Metabolite &amp;lt;em&amp;gt;p,p′&amp;lt;/em&amp;gt;-DDE with Obesity: Integrated Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele A. La Merrill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.01.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (9), pp.096002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947566v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidetection of urinary ochratoxin A, deoxynivalenol and its metabolites: pilot time-course study and risk assessment in Catalonia, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (4), pp.597-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/WMJ2015.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated risk index for seafood contaminants (IRISC): Pilot study in five European countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence of musk fragrances and UV-filters in seafood and macroalgae collected in European hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallecillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johan Robbens</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 143, pp.109-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947596v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of musk fragrances and UV-filters in seafood and macroalgae collected in European hotspots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental contaminants of emerging concern in seafood – European database on contaminant levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.O. Fernandes</w:t>
+                <w:t xml:space="preserve">Griet Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vallecillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Helena Maria Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Domingo</w:t>
+                <w:t xml:space="preserve">Diana Alvarez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Diogène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 143, pp.65-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947592v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contaminants of emerging concern in seafood – European database on contaminant levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diana Alvarez-Munoz</w:t>
+                <w:t xml:space="preserve">Comparison of the nutritional composition and the concentrations of various contaminants in branded and private label yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cunha</w:t>
+                <w:t xml:space="preserve">G. Perelló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Diogène</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.29-45. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947593v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the nutritional composition and the concentrations of various contaminants in branded and private label yogurts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumers’ health risk–benefit perception of seafood and attitude toward the marine environment: Insights from five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perelló</w:t>
+                <w:t xml:space="preserve">Silke Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nadal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Sioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Pieniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Henauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luísa Maulvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947573v1</w:t>
+                <w:t xml:space="preserve">hal-02947595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ health risk–benefit perception of seafood and attitude toward the marine environment: Insights from five European countries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Oral bioaccessibility of arsenic, mercury and methylmercury in marine species commercialized in Catalonia (Spain) and health risks for the consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Perelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Maulvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martí Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.02.029⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.34-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947595v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral bioaccessibility of arsenic, mercury and methylmercury in marine species commercialized in Catalonia (Spain) and health risks for the consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Exposure of the population of Catalonia (Spain) to musk fragrances through seafood consumption: Risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trabalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pocurull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martí Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2015.09.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947568v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity of the mycotoxins deoxynivalenol and ochratoxin A on Caco-2 cell line in presence of resveratrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. González-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fernández-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (7), pp.1639-1646. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of the population of Catalonia (Spain) to musk fragrances through seafood consumption: Risk assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Integrated risk index for seafood contaminants (IRISC): Pilot study in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José L. Domingo</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Robbens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 143, pp.116-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947590v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of food processing on exposure assessment studies with mycotoxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mycotoxins: Occurrence, toxicology, and exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Marin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.218-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2013.793824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947581v1</w:t>
+                <w:t xml:space="preserve">hal-02947691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins: Occurrence, toxicology, and exposure assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Determination of aflatoxins, deoxynivalenol, ochratoxin A and zearalenone in wheat and oat based bran supplements sold in the Spanish market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Sanchis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60, pp.218-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.047⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 53, pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02947691v1</w:t>
+                <w:t xml:space="preserve">hal-02947583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aflatoxins, deoxynivalenol, ochratoxin A and zearalenone in wheat and oat based bran supplements sold in the Spanish market</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Occurrence and exposure assessment of aflatoxins in Catalonia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53, pp.133-138. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 51, pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947583v1</w:t>
+                <w:t xml:space="preserve">hal-02947584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and exposure assessment of aflatoxins in Catalonia (Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effect of food processing on exposure assessment studies with mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.J. Ramos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.09.032⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2013.793824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02947584v1</w:t>
+                <w:t xml:space="preserve">hal-02947581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of zearalenone, an oestrogenic mycotoxin, in Catalonia (Spain) and exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3-4), pp.835-839. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.11.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment of T2 and HT2 toxins in Catalonia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3-4), pp.511-517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2011.12.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment to ochratoxin A in Catalonia (Spain) based on consumption of cereals, nuts, coffee, wine, and beer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Fumonisins in Catalonia (Spain) and exposure assessment of special population groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (6), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2012, 29 (5), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2012.660708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.644813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800555v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumonisins in Catalonia (Spain) and exposure assessment of special population groups.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment to ochratoxin A in Catalonia (Spain) based on consumption of cereals, nuts, coffee, wine, and beer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (5), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.644813⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2012.660708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780447v1</w:t>
+                <w:t xml:space="preserve">hal-00800555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphinganine and sphingosine levels and ratio in urine and blood samples from a Catalonian population (Spain).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Quantitative Dietary Exposure Assessment of the Catalonian Population (Spain) to the Mycotoxin Deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (8), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576437⟩</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713059v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Dietary Exposure Assessment of the Catalonian Population (Spain) to the Mycotoxin Deoxynivalenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sphinganine and sphingosine levels and ratio in urine and blood samples from a Catalonian population (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (8), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576445⟩</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701869v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of trichothecenes and co-occurrence in cereal-based food from Catalonia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Valle-Algarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burdaspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Legarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3-4), pp.490-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2010.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of aflatoxin M1 and exposure assessment in Catalonia (Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Aflatoxins and ochratoxin A in pistachios sampled in Spain: occurrence and presence of mycotoxigenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.riam.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2010.497257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947670v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Fusarium spp. Mycotoxins: Perspectives for an Individual Exposure Assessment Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Occurrence of aflatoxin M1 and exposure assessment in Catalonia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Sanchis</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Peris-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Technology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (3), pp.130-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.riam.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1082013210368884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947659v1</w:t>
+                <w:t xml:space="preserve">hal-02947670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aflatoxins and ochratoxin A in pistachios sampled in Spain: occurrence and presence of mycotoxigenic fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of Fusarium spp. Mycotoxins: Perspectives for an Individual Exposure Assessment Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Science and Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.266-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1082013210368884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2010.497257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947664v1</w:t>
+                <w:t xml:space="preserve">hal-02947659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of patulin occurrence in apple juice and apple products in Catalonia, Spain, and an estimate of dietary intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.59-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030902897747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9086,51 +9098,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9189,668 +9201,668 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health - One Welfare: two evolving concepts put into perspective</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.440-450</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918670v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">One Health - One Welfare: two evolving concepts put into perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.440-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878941v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of multiblock chemometric strategies for integrating biomarkers of chemical exposure and effect in environmental health studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent-based multiblock strategies for merging chemical exposure and effect biomarkers in environmental health studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Metabolomics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swiss Metabolomics Society, Aug 2024, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic-exposomic approach based in high resolution mass spectrometry to explore complex environmental-health associations: a proof-of-concept study with preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st annual conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9860,512 +9872,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-targeted lipidomic analysis of adipose tissue from general population to identify metabolic perturbations related to phthalate exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Pérez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Miguel Pérez-Carrascosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Simon</w:t>
+                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the European Milk Bank Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644019v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+              <w:t xml:space="preserve">International Congress of the European Milk Bank Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241252v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to decipher the chemical exposome of women: application to etiological research of metabolic and reproductive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Oniris, Ecole Nationale Vétérinaire, Agroalimentaire et de l'Alimentation Nantes Atlantique; Nantes Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04721346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10433,51 +10445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52071179"/>
+    <w:nsid w:val="FE6295C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10664,51 +10676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-cano-sancho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4111-4007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05135931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Polidoro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1679534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126616" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo-Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sanchis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#225;miz-Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Adamovsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Baken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15010024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Babin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03880978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14070506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Duval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00840-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112788" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il-Oumrait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Montazeri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107444" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-213789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brucker-Davis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP8421" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2021.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Mohamed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00607-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Elmore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. La Merrill" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.09.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron&#8208;ruault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32357" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdochia Adoamnei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Buck Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Labrune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. La Merrill" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP527" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947566v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.01.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sanchis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2015.2006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Vandermeersch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jacobs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Robbens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.03.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH4RLD57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cunha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Fernandes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallecillos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domingo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z7WLT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947593v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Louren&#231;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cunha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHNRJ7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perell&#243;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CZ5R2T0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Pieniak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Maulvault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.02.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQBL94BV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Perell&#243;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Marques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Nadal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.09.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLVK1V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947570v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gonz&#225;lez-Arias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trabal&#243;n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pocurull" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Domingo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.04.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH9KZ7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2013.793824" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ2NBD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Vidal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.09.032" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMBSHV62-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.11.049" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98LT30VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947587v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.12.044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C63FS4JH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coronel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.660708" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.644813" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colom" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Sanchis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576445" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Valle-Algarra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdaspal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Legarda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2010.09.033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50KZ9DNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947670v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peris-Vicente" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2010.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947659v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013210368884" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.497257" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030902897747" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040036v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04721346v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-cano-sancho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4111-4007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05135931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Polidoro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1679534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo-Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sanchis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#225;miz-Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mar&#237;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15010024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Babin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121741" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03880978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Adamovsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Baken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14070506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Duval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112788" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00840-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il-Oumrait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Montazeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107527" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-213789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brucker-Davis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP8421" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2021.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00607-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Elmore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. La Merrill" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.09.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110606" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdochia Adoamnei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Buck Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Labrune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ51XGCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. La Merrill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.01.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP527" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sanchis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2015.2006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cunha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Fernandes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallecillos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domingo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z7WLT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Vandermeersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Louren&#231;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cunha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHNRJ7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perell&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.03.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CZ5R2T0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Pieniak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Maulvault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.02.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQBL94BV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Perell&#243;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Marques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Nadal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.09.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLVK1V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trabal&#243;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pocurull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Domingo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.04.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH9KZ7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gonz&#225;lez-Arias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Robbens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH4RLD57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ2NBD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Vidal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.09.032" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMBSHV62-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2013.793824" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.11.049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98LT30VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.12.044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C63FS4JH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.644813" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coronel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.660708" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Sanchis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576445" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576437" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Valle-Algarra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdaspal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Legarda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2010.09.033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50KZ9DNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.497257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peris-Vicente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2010.05.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013210368884" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030902897747" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918670v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040036v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04721346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>