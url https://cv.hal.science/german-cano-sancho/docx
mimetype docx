--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1523,425 +1523,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Güil</w:t>
+                <w:t xml:space="preserve">Minji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Stratakis</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (3), pp.037011. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038167v1</w:t>
+                <w:t xml:space="preserve">anses-03920954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
+                <w:t xml:space="preserve">Occurrence and Dietary Exposure Assessment to Enniatin B through Consumption of Cereal-Based Products in Spain and the Catalonia Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+                <w:t xml:space="preserve">Jose Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03920954v1</w:t>
+                <w:t xml:space="preserve">hal-04038182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Dietary Exposure Assessment to Enniatin B through Consumption of Cereal-Based Products in Spain and the Catalonia Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Gallardo</w:t>
+                <w:t xml:space="preserve">Nuria Güil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Marín</w:t>
+                <w:t xml:space="preserve">Nikos Stratakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ramos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.037011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins15010024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038182v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of statistical strategies to integrate biomarkers of chemical exposure with biomarkers of effect applied in omic-scale environmental epidemiology</w:t>
               </w:r>
@@ -2312,77 +2312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Dietary Exposure Assessment to Deoxynivalenol in Spain and the Catalonia Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,295 +2570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03872148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between plasma levels of brominated flame retardants and methylation of DNA from peripheral blood: A cross-sectional study in a cohort of French women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanane Omichessan</w:t>
+                <w:t xml:space="preserve">Application of two statistical approaches (Bayesian Kernel Machine Regression and Principal Component Regression) to assess breast cancer risk in association to exposure to mixtures of brominated flame retardants and per- and polyfluorinated alkylated substances in the E3N cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Polidoro</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.112788. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.112788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-022-00840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662663v1</w:t>
+                <w:t xml:space="preserve">hal-03888913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of two statistical approaches (Bayesian Kernel Machine Regression and Principal Component Regression) to assess breast cancer risk in association to exposure to mixtures of brominated flame retardants and per- and polyfluorinated alkylated substances in the E3N cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Frenoy</w:t>
+                <w:t xml:space="preserve">Associations between plasma levels of brominated flame retardants and methylation of DNA from peripheral blood: A cross-sectional study in a cohort of French women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Omichessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Perduca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Polidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Severi</w:t>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.112788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-022-00840-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.112788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888913v1</w:t>
+                <w:t xml:space="preserve">hal-03662663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
               </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fiolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.107444. </w:t>
@@ -3151,64 +3151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Stratakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169, pp.107527. </w:t>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komodo Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,286 +7160,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins: Occurrence, toxicology, and exposure assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Ramos</w:t>
+                <w:t xml:space="preserve">Determination of aflatoxins, deoxynivalenol, ochratoxin A and zearalenone in wheat and oat based bran supplements sold in the Spanish market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Sanchis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60, pp.218-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.047⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 53, pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947691v1</w:t>
+                <w:t xml:space="preserve">hal-02947583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aflatoxins, deoxynivalenol, ochratoxin A and zearalenone in wheat and oat based bran supplements sold in the Spanish market</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+                <w:t xml:space="preserve">Mycotoxins: Occurrence, toxicology, and exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53, pp.133-138. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 60, pp.218-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947583v1</w:t>
+                <w:t xml:space="preserve">hal-02947691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and exposure assessment of aflatoxins in Catalonia (Spain)</w:t>
               </w:r>
@@ -8170,814 +8170,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Dietary Exposure Assessment of the Catalonian Population (Spain) to the Mycotoxin Deoxynivalenol</w:t>
+                <w:t xml:space="preserve">Sphinganine and sphingosine levels and ratio in urine and blood samples from a Catalonian population (Spain).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (8), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576445⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701869v1</w:t>
+                <w:t xml:space="preserve">hal-00713059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphinganine and sphingosine levels and ratio in urine and blood samples from a Catalonian population (Spain).</w:t>
+                <w:t xml:space="preserve">Presence of trichothecenes and co-occurrence in cereal-based food from Catalonia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Sanchis</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Valle-Algarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.B. Coronel</w:t>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burdaspal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Legarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576437⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3-4), pp.490-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2010.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713059v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of trichothecenes and co-occurrence in cereal-based food from Catalonia (Spain)</w:t>
+                <w:t xml:space="preserve">Quantitative Dietary Exposure Assessment of the Catalonian Population (Spain) to the Mycotoxin Deoxynivalenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Legarda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2010.09.033⟩</w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2011.576445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947692v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aflatoxins and ochratoxin A in pistachios sampled in Spain: occurrence and presence of mycotoxigenic fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of aflatoxin M1 and exposure assessment in Catalonia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fernane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.J. Ramos</w:t>
+                <w:t xml:space="preserve">Juan Peris-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (3), pp.185-192. </w:t>
+              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (3), pp.130-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2010.497257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.riam.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947664v1</w:t>
+                <w:t xml:space="preserve">hal-02947670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of aflatoxin M1 and exposure assessment in Catalonia (Spain)</w:t>
+                <w:t xml:space="preserve">Biomonitoring of Fusarium spp. Mycotoxins: Perspectives for an Individual Exposure Assessment Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vicente Sanchis</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.riam.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Food Science and Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.266-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1082013210368884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947670v1</w:t>
+                <w:t xml:space="preserve">hal-02947659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Fusarium spp. Mycotoxins: Perspectives for an Individual Exposure Assessment Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aflatoxins and ochratoxin A in pistachios sampled in Spain: occurrence and presence of mycotoxigenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Sanchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Technology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (3), pp.266-276. </w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants: Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.185-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1082013210368884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2010.497257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947659v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of patulin occurrence in apple juice and apple products in Catalonia, Spain, and an estimate of dietary intake</w:t>
               </w:r>
@@ -9231,398 +9231,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">One Health - One Welfare: two evolving concepts put into perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.440-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878941v1</w:t>
+                <w:t xml:space="preserve">hal-04918670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health - One Welfare: two evolving concepts put into perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Beaudeau</w:t>
+                <w:t xml:space="preserve">Comparison of multiblock chemometric strategies for integrating biomarkers of chemical exposure and effect in environmental health studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.440-450</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918670v1</w:t>
+                <w:t xml:space="preserve">hal-05040036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of multiblock chemometric strategies for integrating biomarkers of chemical exposure and effect in environmental health studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Babin</w:t>
+                <w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040036v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent-based multiblock strategies for merging chemical exposure and effect biomarkers in environmental health studies</w:t>
               </w:r>
@@ -9846,538 +9846,938 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and non-targeted lipidomic analysis of adipose tissue from general population to identify metabolic perturbations related to phthalate exposure</w:t>
+                <w:t xml:space="preserve">Steroidome quantification by online SPE for LC-HRMS: towards a systematic application in endometriosis research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Raux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francisco Miguel Pérez-Carrascosa</w:t>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">JS RFMF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905386v1</w:t>
+                <w:t xml:space="preserve">hal-05632720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
+                <w:t xml:space="preserve">STERONLINE project : Development of an adapted steroidomics analytical strategy to improve the knowledge of endometriosis physiopathology and boost the identification of diagnostic biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JS RFMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+              <w:t xml:space="preserve">JS RFMF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241252v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targeted and non-targeted lipidomic analysis of adipose tissue from general population to identify metabolic perturbations related to phthalate exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Pérez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Frederiksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Miguel Pérez-Carrascosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking blood oxylipin profiles to internal POPs exposure levels in women undergoing in vitro fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JS RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns of mothers of preterm infants and its relationship with levels of persistent organic pollutants in their milk during the first month postpartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the European Milk Bank Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood levels of Persistent Organic Pollutants and circulating biomarkers of systemic inflammation in French women: Evidence from the E3N-Generations cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Romana Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Frénoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to decipher the chemical exposome of women: application to etiological research of metabolic and reproductive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Oniris, Ecole Nationale Vétérinaire, Agroalimentaire et de l'Alimentation Nantes Atlantique; Nantes Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04721346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10445,51 +10845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE6295C9"/>
+    <w:nsid w:val="4C57C55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10676,51 +11076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-cano-sancho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4111-4007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05135931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Polidoro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1679534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo-Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sanchis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#225;miz-Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mar&#237;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15010024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Babin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121741" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03880978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Adamovsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Baken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14070506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Duval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112788" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00840-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il-Oumrait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Montazeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107527" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-213789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brucker-Davis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP8421" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2021.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00607-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Elmore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. La Merrill" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.09.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110606" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdochia Adoamnei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Buck Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Labrune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ51XGCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. La Merrill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.01.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP527" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sanchis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2015.2006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cunha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Fernandes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallecillos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domingo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z7WLT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Vandermeersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Louren&#231;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cunha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHNRJ7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perell&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.03.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CZ5R2T0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Pieniak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Maulvault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.02.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQBL94BV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Perell&#243;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Marques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Nadal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.09.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLVK1V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trabal&#243;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pocurull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Domingo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.04.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH9KZ7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gonz&#225;lez-Arias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Robbens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH4RLD57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ2NBD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Vidal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.09.032" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMBSHV62-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2013.793824" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.11.049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98LT30VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.12.044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C63FS4JH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.644813" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coronel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.660708" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Sanchis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576445" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colom" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576437" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Valle-Algarra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdaspal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Legarda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2010.09.033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50KZ9DNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.497257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peris-Vicente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2010.05.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013210368884" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030902897747" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918670v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040036v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04721346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-cano-sancho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4111-4007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05135931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frenoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzevka Dragic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Polidoro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1679534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03658-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Campas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Campa&#241;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo-Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Sanchis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G&#225;miz-Gracia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2024.114650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gallardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mar&#237;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15010024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Babin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121741" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03880978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Adamovsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Baken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114650" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14070506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Duval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120087" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00840-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.112788" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fiolet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107444" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il-Oumrait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Montazeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107527" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03907006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-213789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perrot-Applanat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F&#233;nichel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brucker-Davis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP8421" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2021.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00607-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Elmore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. La Merrill" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.09.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110606" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01998454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdochia Adoamnei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Buck Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.11.065" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.039" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Labrune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.120" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ51XGCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. La Merrill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.01.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP527" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sanchis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2015.2006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Cunha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Fernandes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallecillos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Domingo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.05.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1Z7WLT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Vandermeersch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Maria Louren&#231;o" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cunha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diog&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHNRJ7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perell&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.03.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CZ5R2T0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sioen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Pieniak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Henauw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Maulvault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.02.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQBL94BV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Perell&#243;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Marques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Nadal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2015.09.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQLVK1V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trabal&#243;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pocurull" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Domingo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.04.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH9KZ7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gonz&#225;lez-Arias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Robbens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH4RLD57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Vidal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ2NBD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.09.032" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMBSHV62-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2013.793824" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947667v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.11.049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98LT30VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2011.12.044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C63FS4JH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.644813" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Coronel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2012.660708" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colom" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576437" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947692v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Valle-Algarra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdaspal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Legarda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2010.09.033" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50KZ9DNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Sanchis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2011.576445" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peris-Vicente" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2010.05.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1082013210368884" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947664v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2010.497257" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947661v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030902897747" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040046v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632817v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia P&#233;rez-Diaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Frederiksen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel P&#233;rez-Carrascosa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241252v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boscher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614632v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fr&#233;noy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ren" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04721346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>