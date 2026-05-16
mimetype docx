--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -200,451 +200,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Inter-University Digital Collaboration from a Bottom-Up Approach: Lessons from Organizational, Pedagogical, and Technological Dimensions</w:t>
+                <w:t xml:space="preserve">The Basis of Aaaalll of Our Program! The Start-Up Chile Playbook as Metagenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
+                <w:t xml:space="preserve">Omar Sabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Varas</w:t>
+                <w:t xml:space="preserve">Clay Spinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Mobuchon</w:t>
+                <w:t xml:space="preserve">Germán Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151813470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, pp.300 - 316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPC.2023.3284774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283993v1</w:t>
+                <w:t xml:space="preserve">hal-04197780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basis of Aaaalll of Our Program! The Start-Up Chile Playbook as Metagenre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Value Creation in Start-Up Discourse: Linking Pitch and Venture Through Logics of Justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Spinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cabezas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Miguel Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gerard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPC.2023.3284774⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23294884221147020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197780v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value Creation in Start-Up Discourse: Linking Pitch and Venture Through Logics of Justification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Managing Inter-University Digital Collaboration from a Bottom-Up Approach: Lessons from Organizational, Pedagogical, and Technological Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Fuentes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.13470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23294884221147020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151813470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972594v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Social Support and Epistemic Centrality Come From? The Case of Innovators in the French Biotech Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (8), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -678,77 +678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the Special Issue on Digital and Collaborative Higher Education: The Case of the Erasmus+ OpenU Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,77 +782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' Perceptions of Gained and Lost Value: A Case Study of a Summer School That Had to Suddenly Move Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -886,77 +886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Literature on the Business Pitch: Classes, Critiques and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos González-Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,77 +1290,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Entrepreneur’s Journey: Synchronic, Iterative, and Linear Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Spinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Professional Communication Conference (ProComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Pittsburgh, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,51 +1394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of teachers in sustainable inter-university education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pina Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Varas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F58DF574"/>
+    <w:nsid w:val="2D63F691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1819,51 +1819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5426-9839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pina Stranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Varas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mobuchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151813470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sabaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Spinuzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Varas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cabezas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2023.3284774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23294884221147020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci13080183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13040325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12050364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Vergara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000100055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sabaj Meruane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez Vergara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Astudillo Zepeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Varas Espinoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fuentes Cort&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/procomm61427.2024.00009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Saux Slimane Sales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/head24.2024.17301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-varas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5426-9839" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sabaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Spinuzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Varas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cabezas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPC.2023.3284774" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Varas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fuentes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23294884221147020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pina Stranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Mobuchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151813470" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci13080183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci13040325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12050364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Vergara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242020000100055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sabaj Meruane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez Vergara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Astudillo Zepeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Varas Espinoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fuentes Cort&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/athenea.2051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/procomm61427.2024.00009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Saux Slimane Sales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/head24.2024.17301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>