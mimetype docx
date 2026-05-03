--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">097576573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> arXiv : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vega_g_1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">219457691</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -168,3480 +189,3630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active Inference of Extended Finite State Machine Models with Registers and Guards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenilso Simao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Walkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597228v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative formal model-driven approach to railway systems validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfand Yar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Limassol (Chypre), Cyprus. pp.272 - 289, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-66456-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Inference of Extended Finite State Models of Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenilso Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rabat, Morocco. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Inference of EFSMs Without Reset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenilso Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Brisbane, Australia. pp.29-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-7584-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Ontology Evolution Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Model and Data Engineering in the Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Caire, Egypte, Egypt. pp.165-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Event Mexico, France. pp.638-643, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Formal Reasoning to Model Transformation: The Meeduse solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Transformation Tool Contest, co-located with the 2019 Software Technologies: Applications and Foundations, TTC@STAF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environment for the ParTraP Trace Property Language (Tool Demonstration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansem Ben Cheikh Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Runtime Verification - 18th International Conference, RV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.437-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03769-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Management in Service-Oriented Pervasive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ben Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Services Computing (SCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honolulu, France. pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based conflict management in pervasive platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ben Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Pervasive Computing and Communications Workshops, PerCom Workshops 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Kona, Big Island, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device installation in smart homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lestideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Kona, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Service-Oriented Context for Pervasive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Services Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Fransisco, CA, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2016.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Oriented Autonomic Pervasive Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gerbert-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Service Oriented Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.795-809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Management of Pervasive Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference on Autonomic Computing (ICAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Würzbourg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAC.2016.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to context management in pervasive platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gerbert-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sydney, Australia. pp.258-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PERCOMW.2016.7457109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TASCCC - Project and Testing Tool (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nancy, France. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICST 2013, 6th Int. Conf. on Software Testing, Verification and Validation, Testing Tool track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Luxembourg. pp.431 - 438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building reliable dynamic applications for ubiquitous computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Estublier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 5th International Workshop on Principles of Engineering Service-Oriented Systems (PESOS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PESOS.2013.6635973⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Sixth International Conference on Software Testing, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Luxembourg, Luxembourg. pp.NC, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2013.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370503v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Building reliable dynamic applications for ubiquitous computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Sixth International Conference on Software Testing, Verification and Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICST.2013.60⟩</w:t>
+              <w:t xml:space="preserve">2013 5th International Workshop on Principles of Engineering Service-Oriented Systems (PESOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESOS.2013.6635973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831534v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ledru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.342-345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2351676.2351742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Components and Services: The Apam Component-Service Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SCC 2012 - International Conference on Service Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Honolulu, HI, United States. pp.683-684, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SCC.2012.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Multiple Applications in a Service Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PESOS 2012 - International Workshop on Principles of Engineering Service-Oriented Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.36-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PESOS.2012.6225937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias on-line tool for combinatorial software testing (poster and demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Management for Pervasive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmehdi Damou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WESOA'12 - International Workshop on Engineering Service-Oriented Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution control in MDE projects: Controlling model and code co-evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third IPM International Conference on Fundamentals of Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Kish Island, Iran. pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ledru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.45-52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible composites and automatic component selection for service-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Abdoulaye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf. on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service specification and validation in the context of the home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajitha Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Feature Interactions (ICFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.207-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensibility and Modularity for Model Driven Engineering Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual IEEE International Conference and Workshop on the Engineering of Computer Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States. pp.305-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECBS.2009.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3651,367 +3822,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SMT-Based Approach for Generating Trace Examples and Counter-examples of Parametric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCCBS.2021.117997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance of model-driven engineering with a proof-based formal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3-4), pp.289-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11334-020-00366-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XWARE—A customizable interoperability framework for pervasive computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Maximilian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.13-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2018.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4021,114 +4192,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'Applications à Grande Echelle par Composition de Méta-Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4196,51 +4367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA712F14"/>
+    <w:nsid w:val="BCEB7AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4427,51 +4598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-vega-baez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097576573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219457691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04731687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfand Yar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66456-4_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7584-6_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Djedidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.64" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2013.6635973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2013.60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2012.6225937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Damou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2021.117997" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-020-00366-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Maximilian Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-vega-baez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097576573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vega_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219457691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Walkinshaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04731687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfand Yar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66456-4_15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7584-6_3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Djedidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.64" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2013.60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2013.6635973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2012.6225937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Damou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2021.117997" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-020-00366-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Maximilian Roth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>