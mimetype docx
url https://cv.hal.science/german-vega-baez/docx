--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -148,50 +148,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">219457691</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=607vGvsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -215,147 +236,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Inference of Extended Finite State Machine Models with Registers and Guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenilso Simao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Walkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -365,3824 +386,3824 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative formal model-driven approach to railway systems validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfand Yar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Limassol (Chypre), Cyprus. pp.272 - 289, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-66456-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Inference of Extended Finite State Models of Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oriat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adenilso Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rabat, Morocco. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Inference of EFSMs Without Reset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oriat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adenilso Simao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Brisbane, Australia. pp.29-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-7584-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Ontology Evolution Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Model and Data Engineering in the Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Caire, Egypte, Egypt. pp.165-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23119-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Federated Learning for human activity recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AI for Internet of Things, in conjunction with IJCAI-PRICAI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Learning Aggregation Algorithm for Pervasive Computing: Evaluation and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Pervasive Computing and Communications PerCom 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Kassel (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Federated Learning Aggregation Algorithms Application to Human Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sannara Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiComp/ISWC '20: 2020 ACM International Joint Conference on Pervasive and Ubiquitous Computing and 2020 ACM International Symposium on Wearable Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Event Mexico, France. pp.638-643, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410530.3414321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Formal Reasoning to Model Transformation: The Meeduse solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Transformation Tool Contest, co-located with the 2019 Software Technologies: Applications and Foundations, TTC@STAF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environment for the ParTraP Trace Property Language (Tool Demonstration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansem Ben Cheikh Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Runtime Verification - 18th International Conference, RV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.437-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03769-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Management in Service-Oriented Pervasive Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Context-based conflict management in pervasive platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ben Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Services Computing (SCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, France. pp.249-256</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Pervasive Computing and Communications Workshops, PerCom Workshops 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Kona, Big Island, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023427v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-based conflict management in pervasive platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conflict Management in Service-Oriented Pervasive Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ben Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Pervasive Computing and Communications Workshops, PerCom Workshops 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Kona, Big Island, HI, United States</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Services Computing (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, France. pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898642v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device installation in smart homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lestideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Kona, France. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Service-Oriented Context for Pervasive Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A model-based approach to context management in pervasive platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gerbert-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Services Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCC.2016.70⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sydney, Australia. pp.258-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2016.7457109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370442v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Autonomic Pervasive Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Autonomic Service-Oriented Context for Pervasive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Service Oriented Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_56⟩</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Fransisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2016.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378643v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Management of Pervasive Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Service-Oriented Autonomic Pervasive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gerbert-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Autonomic Computing (ICAC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Service Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Banff, Canada. pp.795-809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46295-0_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2016.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378628v1</w:t>
+                <w:t xml:space="preserve">hal-01378643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to context management in pervasive platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Autonomic Management of Pervasive Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Aygalinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Autonomic Computing (ICAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Würzbourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2016.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2016.7457109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370467v1</w:t>
+                <w:t xml:space="preserve">hal-01378628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TASCCC - Project and Testing Tool (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nancy, France. pp.198</w:t>
+              <w:t xml:space="preserve">ICST 2013, 6th Int. Conf. on Software Testing, Verification and Validation, Testing Tool track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Luxembourg. pp.431 - 438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974765v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">TASCCC - Project and Testing Tool (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICST 2013, 6th Int. Conf. on Software Testing, Verification and Validation, Testing Tool track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Luxembourg. pp.431 - 438</w:t>
+              <w:t xml:space="preserve">Actes des Cinquièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nancy, France. pp.198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931649v1</w:t>
+                <w:t xml:space="preserve">hal-00974765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Building reliable dynamic applications for ubiquitous computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Sixth International Conference on Software Testing, Verification and Validation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 5th International Workshop on Principles of Engineering Service-Oriented Systems (PESOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESOS.2013.6635973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICST.2013.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831534v1</w:t>
+                <w:t xml:space="preserve">hal-01370503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building reliable dynamic applications for ubiquitous computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Test Generation and Evaluation from High-Level Properties for Common Criteria Evaluations - The TASCCC Testing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 5th International Workshop on Principles of Engineering Service-Oriented Systems (PESOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Sixth International Conference on Software Testing, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Luxembourg, Luxembourg. pp.NC, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2013.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PESOS.2013.6635973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370503v1</w:t>
+                <w:t xml:space="preserve">hal-00831534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+                <w:t xml:space="preserve">Managing Multiple Applications in a Service Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PESOS 2012 - International Workshop on Principles of Engineering Service-Oriented Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. pp.36-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESOS.2012.6225937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2351676.2351742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00857298v1</w:t>
+                <w:t xml:space="preserve">hal-00745561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Components and Services: The Apam Component-Service Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+                <w:t xml:space="preserve">Test Suite Selection Based on Traceability Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SCC 2012 - International Conference on Service Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE 2012 - International Conference on Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.342-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351676.2351742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2012.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00745556v1</w:t>
+                <w:t xml:space="preserve">hal-00857298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Multiple Applications in a Service Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Reconciling Components and Services: The Apam Component-Service Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESOS 2012 - International Workshop on Principles of Engineering Service-Oriented Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SCC 2012 - International Conference on Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Honolulu, HI, United States. pp.683-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2012.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PESOS.2012.6225937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00745561v1</w:t>
+                <w:t xml:space="preserve">hal-00745556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias on-line tool for combinatorial software testing (poster and demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Quatrièmes journées nationales du Groupement De Recherche CNRS du Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Management for Pervasive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmehdi Damou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WESOA'12 - International Workshop on Engineering Service-Oriented Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution control in MDE projects: Controlling model and code co-evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IPM International Conference on Fundamentals of Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.45-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941831v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion-based test oracles for home automation systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
+                <w:t xml:space="preserve">Evolution control in MDE projects: Controlling model and code co-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Model-Based Methodologies for Pervasive and Embedded Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third IPM International Conference on Fundamentals of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Kish Island, Iran. pp.431-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1865875.1865882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953393v1</w:t>
+                <w:t xml:space="preserve">hal-00941831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible composites and automatic component selection for service-based applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Extensibility and Modularity for Model Driven Engineering Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Conf. on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Annual IEEE International Conference and Workshop on the Engineering of Computer Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States. pp.305-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECBS.2009.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941838v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service specification and validation in the context of the home</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
+                <w:t xml:space="preserve">Flexible composites and automatic component selection for service-based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Abdoulaye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Feature Interactions (ICFI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.207-219</w:t>
+              <w:t xml:space="preserve">4th Int. Conf. on Evaluation of Novel Approaches to Software Engineering (ENASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953584v1</w:t>
+                <w:t xml:space="preserve">hal-00941838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensibility and Modularity for Model Driven Engineering Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">German Vega</w:t>
+                <w:t xml:space="preserve">Service specification and validation in the context of the home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajitha Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual IEEE International Conference and Workshop on the Engineering of Computer Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Feature Interactions (ICFI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal. pp.207-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941588v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SMT-Based Approach for Generating Trace Examples and Counter-examples of Parametric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Chehida</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCCBS.2021.117997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance of model-driven engineering with a proof-based formal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Idani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3-4), pp.289-307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11334-020-00366-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XWARE—A customizable interoperability framework for pervasive computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Maximilian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.13-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmcj.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4192,114 +4213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'Applications à Grande Echelle par Composition de Méta-Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Eduardo Vega Baez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4367,51 +4388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCEB7AEC"/>
+    <w:nsid w:val="1732B213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4598,51 +4619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-vega-baez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097576573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vega_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219457691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Walkinshaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04731687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfand Yar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66456-4_15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7584-6_3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Djedidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_56" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.64" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2013.60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2013.6635973" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2012.6225937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Damou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2021.117997" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-020-00366-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Maximilian Roth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/german-vega-baez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097576573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vega_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219457691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=607vGvsAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597228v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenilso Simao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oriat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Walkinshaw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04731687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfand Yar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Idani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66456-4_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7584-6_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Djedidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sannara Ek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410530.3414321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02004420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansem Ben Cheikh Ben Cheikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chehida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03769-7_26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46295-0_56" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.64" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Triki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Estublier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2013.6635973" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2013.60" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESOS.2012.6225937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Damou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Rajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1865875.1865882" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECBS.2009.16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2021.117997" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-020-00366-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Maximilian Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2018.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>