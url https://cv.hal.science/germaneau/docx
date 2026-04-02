--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -1685,429 +1685,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
+                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pries</w:t>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Aubert</w:t>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laettia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520249v1</w:t>
+                <w:t xml:space="preserve">hal-03957434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laettia Caillé</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.4. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957434v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+                <w:t xml:space="preserve">Romain Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Pierre Pries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.1815-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+                <w:t xml:space="preserve">hal-04520249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographic measurement of the congruence angle according to Merchant: validity, reproducibility, and limits</w:t>
               </w:r>
@@ -2629,77 +2629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical identification of the elasticity tensor of heterogeneous materials made of Silicon Carbide and Titanium by the Finite Element Model Updating (FEMU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,295 +2757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belaïd</w:t>
+                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Germaneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Aubert</w:t>
+                <w:t xml:space="preserve">Laure Flurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (2), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827403v1</w:t>
+                <w:t xml:space="preserve">hal-03818236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
+                <w:t xml:space="preserve">E. Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Flurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">K. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107 (2), pp.457-462. </w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (6), pp.1805-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818236v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary intramedullary nailing for open tibial shaft fractures. Comparison of a one-stage versus two-stage surgical procedure</w:t>
               </w:r>
@@ -3567,77 +3567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Method for Estimation of Thermophysics Properties of a Bimaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,204 +3963,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brossard</w:t>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211292v1</w:t>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,344 +4182,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behavior of cancellous bone and cancellous bone-PMMA bone cement interface: An experimental study using an integrated methodology (wedge splitting test and Heaviside-based digital image correlation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.104663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancellous bone and PMMA cement interfacial fracture properties evaluation using heaviside digital image correlation/wedge splitting test method</w:t>
               </w:r>
@@ -4763,351 +4763,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we recommend occipital plate fixation using bicortical screws or inverted occipital hooks to optimize occipito-cervical junction fusion? A biomechanical study combining an experimental and analytical approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Brèque</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105173⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491294v1</w:t>
+                <w:t xml:space="preserve">hal-03710946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+                <w:t xml:space="preserve">Should we recommend occipital plate fixation using bicortical screws or inverted occipital hooks to optimize occipito-cervical junction fusion? A biomechanical study combining an experimental and analytical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.105173 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710946v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of fracture properties of cancellous bone tissues using digital image correlation/wedge splitting test method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,103 +5167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bone fragment displacement during minimally invasive surgical procedures by digital volume correlation (DVC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S18-S19. </w:t>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5418,1160 +5418,1160 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical identification of the thermal conductivity tensor and the heat capacity per unit volume of an anisotropic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of minimally invasive ‘tibial tuberoplasty’ surgical technique versus conventional open surgery for Schatzker II–III tibial plateau fractures: design of a multicentre, randomised, controlled and blinded trial (TUBERIMPACT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand-Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (8), pp.e026962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of cement injection to stabilize split-depression tibial plateau fracture by minimally invasive methods: A finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brémand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.27-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of minimally invasive bone augmentation to primary stabilization of the osteosynthesis of Schatzker type II tibial plateau fractures: Balloon vs bone tamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59, pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain fields measurements : novel engineering approach to enrich the characterisation of refractories with non-linear mechanical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Combination of Brazilian test and digital image correlation for mechanical characterization of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractory Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.2285 - 2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913862v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Brazilian test and digital image correlation for mechanical characterization of refractory materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Strain fields measurements : novel engineering approach to enrich the characterisation of refractories with non-linear mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Refractory Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.74-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01913731v1</w:t>
+                <w:t xml:space="preserve">hal-01913862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of digital image correlation technique to investigate the fracture behaviour of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.012010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/119/1/012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the impact of micro-cracks on fracture behavior of magnesia products using wedge splitting test and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.823-829. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the load distribution in a ball-screw system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6586,126 +6586,126 @@
               <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), p. 1411-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12206-014-0128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mechanical Behavior of Magnesia Spinel Refractories Using Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6781,77 +6781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Analysis of Laminated Composite Materials by X-ray Micro-Computed Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6914,90 +6914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optical methods to investigate the non-linear asymmetric behavior of ceramics exhibiting large strain to rupture by four-points bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallet-Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7099,64 +7099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (6), pp.676-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7190,77 +7190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three-dimensional and two-dimensional full displacement fields of a single edge notch fracture mechanics specimen, in light of experimental data using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,64 +7349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D Measurement of Strain Field by Scattered Light for Analysis of Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (4), pp.523-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7465,64 +7465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D strain field Measurement by correlation of volume images using scattered light: recording of images and choice of marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (3), pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7833,90 +7833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain field measurements: Novel engineering approach to enrich the characterization of refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7958,103 +7958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffinement de la technique de corrélation d'images numériques pour l'étude de la multi-fissuration des matériaux réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Huger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spécialisée "céramiques réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, commission mixte "Matériaux Réfractaires" du GFC-SF2M, Jun 2016, Orléans, France</w:t>
@@ -8083,90 +8083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of digital image correlation technique to investigate the fracture behaviour of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8234,64 +8234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8333,103 +8333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de céramiques flexibles à base de titanate d’aluminium en utilisant la corrélation d’images et le recalage par éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
@@ -8452,277 +8452,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
+                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Huyen Tran</w:t>
+                <w:t xml:space="preserve">El Hanafi Arjdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delisée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">Jamal Chaoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ghafiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439796v1</w:t>
+                <w:t xml:space="preserve">hal-03439053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vallee</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Huyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ghafiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439053v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-μCT and DVC use for composite materials analysis</w:t>
               </w:r>
@@ -8734,64 +8734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8833,90 +8833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of digital imaging technique to support mechanical behavior analysis for evaluation of the thermal shock ability of refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8984,77 +8984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9079,90 +9079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a numerical simulation on a ball-screw system by 3D photoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9207,273 +9207,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391286v1</w:t>
+                <w:t xml:space="preserve">hal-03391220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391220v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of algebraic reconstruction and laser sheet scanning for tomography PIV</w:t>
               </w:r>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9584,90 +9584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude bidimensionnelle de la répartition des charges dans une vis à billes par photoélasticimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Barranger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9709,103 +9709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the load distribution in a ball screw by photoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Barranger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2009 - International Conference on Structural Analysis of Advanced Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tarbes, France. 8 p</w:t>
@@ -9847,90 +9847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D du comportement mécanique de l’os spongieux pour l’étude de fixations occipito-cervicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9994,64 +9994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque International Francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10070,415 +10070,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D strain measurement by digital volume correlation from X-ray computed and optical scanning tomographic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la répartition des efforts dans les rotules aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyruseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00240279v1</w:t>
+                <w:t xml:space="preserve">hal-03361643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la répartition des efforts dans les rotules aéronautiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrélation volumique par tomographie optique et photoélasticimétrie 3D pour l'étude des effets mécaniques tridimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361643v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation volumique par tomographie optique et photoélasticimétrie 3D pour l'étude des effets mécaniques tridimensionnels</w:t>
+                <w:t xml:space="preserve">Full 3D strain measurement by digital volume correlation from X-ray computed and optical scanning tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.553-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00240279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PHOTOELASTICITY AND DIGITAL VOLUME CORRELATION APPLIED TO 3D MECHANICAL STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.89-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10537,64 +10537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVEMENT OF ACCURACY OF STRAIN MEASUREMENT BY DIGITAL VOLUME CORRELATION FOR TRANSPARENT MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10962,51 +10962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2017498"/>
+    <w:nsid w:val="84133246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11193,51 +11193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>