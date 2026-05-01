--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -357,1087 +357,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of medial meniscus ramp lesions on tibial cartilage, extrusion, and mobility using 7T Magnetic Resonance Imaging and Digital Volume Correlation</w:t>
+                <w:t xml:space="preserve">Unveiling human brain tumor response to tumor treating fields mediated thermosensitive liposome drug delivery: A heat and mass transfer optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Ajay Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zot</w:t>
+                <w:t xml:space="preserve">Kartika Chandra Tripathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+                <w:t xml:space="preserve">Sourav Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14539⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738026v2</w:t>
+                <w:t xml:space="preserve">hal-05492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Houari</w:t>
+                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">Martin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738009v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cell and nucleus stiffness by coupling Scanning Ion Conductance Microscopy (SICM) and finite element modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior characterization of glioblastoma cell using Scanning Ion Conductance Microscope (SICM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14501⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737979v2</w:t>
+                <w:t xml:space="preserve">hal-04737977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising Tibial Stem Selection: A Finite Element Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16162⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191714v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising tibial extension stem selection in total knee arthroplasty: the role of digital modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Biomechanical effects of medial meniscus ramp lesions on tibial cartilage, extrusion, and mobility using 7T Magnetic Resonance Imaging and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1634172⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342950v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior characterization of glioblastoma cell using Scanning Ion Conductance Microscope (SICM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of cell and nucleus stiffness by coupling Scanning Ion Conductance Microscopy (SICM) and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Caille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14500⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737977v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling human brain tumor response to tumor treating fields mediated thermosensitive liposome drug delivery: A heat and mass transfer optimization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optimising Tibial Stem Selection: A Finite Element Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127352⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492482v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+                <w:t xml:space="preserve">Optimising tibial extension stem selection in total knee arthroplasty: the role of digital modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">, 2025, 13, pp.1634172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1634172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138538v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating brain structure and tDCS response in obsessive-compulsive disorder</w:t>
               </w:r>
@@ -1557,103 +1557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion and meniscal mobility evaluation in case of ramp lesion injury: a biomechanical feasibility study by 7T magnetic resonance imaging and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1289290. </w:t>
@@ -1685,2521 +1685,2521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
+                <w:t xml:space="preserve">Numerical identification of the elasticity tensor of heterogeneous materials made of Silicon Carbide and Titanium by the Finite Element Model Updating (FEMU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yao Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laettia Caillé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957434v1</w:t>
+                <w:t xml:space="preserve">hal-04100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiographic measurement of the congruence angle according to Merchant: validity, reproducibility, and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+                <w:t xml:space="preserve">B. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">T. Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+                <w:t xml:space="preserve">Thomas Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+              <w:t xml:space="preserve">Knee Surgery &amp; Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43019-023-00175-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delmon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Laettia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520249v1</w:t>
+                <w:t xml:space="preserve">hal-03957434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographic measurement of the congruence angle according to Merchant: validity, reproducibility, and limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barnavon</w:t>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery &amp; Related Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43019-023-00175-5⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052605v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the 3D shape of the L1 vertebral body from adjacent vertebrae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102827⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.1815-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439374v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical effects of lumbar disc arthroplasty on facet joints at the index level/adjacent levels by using a validated finite element analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mesnard</w:t>
+                <w:t xml:space="preserve">Prediction of the 3D shape of the L1 vertebral body from adjacent vertebrae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sensale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1287197⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.102827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431740v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meniscal injuries in skeletally immature children with tibial eminence fractures. Systematic review of literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of mechanical effects of lumbar disc arthroplasty on facet joints at the index level/adjacent levels by using a validated finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ben-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-023-05787-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1287197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439277v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical identification of the elasticity tensor of heterogeneous materials made of Silicon Carbide and Titanium by the Finite Element Model Updating (FEMU)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Meniscal injuries in skeletally immature children with tibial eminence fractures. Systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anthony Odri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.17. </w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (10), pp.2439-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00264-023-05787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Inverse Method for Estimation of Thermophysics Properties of a Bimaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 913, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-fpnf11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818236v1</w:t>
+                <w:t xml:space="preserve">hal-03823708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Mechanical Behavior in Epiphyseal Fracture Treated by Reduction and Cement Injection: No Immediate Post-Operative Weight-Bearing but Only Passive and Active Mobilization Should be Advised</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moufid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belaïd</w:t>
+                <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Germaneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+                <w:t xml:space="preserve">Ghina Harika‐germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ben Brahim</w:t>
+                <w:t xml:space="preserve">M. Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aubert</w:t>
+                <w:t xml:space="preserve">L. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (6), pp.1805-1814. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.891940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827403v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary intramedullary nailing for open tibial shaft fractures. Comparison of a one-stage versus two-stage surgical procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical analysis of the correlation between mid-shaft atypical femoral fracture (AFF) and axial varus deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Cheyrou-Lagreze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Dalila Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ali Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume-Anthony Odri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13018-022-03060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010954v1</w:t>
+                <w:t xml:space="preserve">hal-03844177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+                <w:t xml:space="preserve">Contribution of Minimally Invasive Bone Augmentation With PMMA Cement in Primary Fixation of Schatzker Type II Tibial Plateau Fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ferrière</w:t>
+                <w:t xml:space="preserve">C Koneazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">C Brèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.840052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.840052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820556v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Local identification of the elasticity parameters of heterogeneous materials by the finite element model updating method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Atchonouglo</w:t>
+                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Koumekpo</w:t>
+                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Germaneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Caillé</w:t>
+                <w:t xml:space="preserve">Laure Flurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2256/1/012007⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (2), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823692v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Mechanical Behavior in Epiphyseal Fracture Treated by Reduction and Cement Injection: No Immediate Post-Operative Weight-Bearing but Only Passive and Active Mobilization Should be Advised</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moufid</w:t>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bokam</w:t>
+                <w:t xml:space="preserve">E. Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Harika‐germaneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Caillé</w:t>
+                <w:t xml:space="preserve">K. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.891940⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (6), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926931v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Method for Estimation of Thermophysics Properties of a Bimaterials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+                <w:t xml:space="preserve">Secondary intramedullary nailing for open tibial shaft fractures. Comparison of a one-stage versus two-stage surgical procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cheyrou-Lagreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Guillaume-Anthony Odri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 913, pp.287-291. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (7), 6p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-fpnf11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823708v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of the correlation between mid-shaft atypical femoral fracture (AFF) and axial varus deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Belaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Aubert</w:t>
+                <w:t xml:space="preserve">Victor Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bouchoucha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pierre Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.165. </w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13018-022-03060-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844177v1</w:t>
+                <w:t xml:space="preserve">hal-03820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Minimally Invasive Bone Augmentation With PMMA Cement in Primary Fixation of Schatzker Type II Tibial Plateau Fractures</w:t>
+                <w:t xml:space="preserve">2D Local identification of the elasticity parameters of heterogeneous materials by the finite element model updating method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Vendeuvre</w:t>
+                <w:t xml:space="preserve">E Ayeleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Koneazny</w:t>
+                <w:t xml:space="preserve">K Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brèque</w:t>
+                <w:t xml:space="preserve">Y Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rigoard</w:t>
+                <w:t xml:space="preserve">A Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Severyns</w:t>
+                <w:t xml:space="preserve">L Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.840052. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.840052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2256/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052598v1</w:t>
+                <w:t xml:space="preserve">hal-03823692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture behavior of cancellous bone and cancellous bone-PMMA bone cement interface: An experimental study using an integrated methodology (wedge splitting test and Heaviside-based digital image correlation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">C. Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">P. Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.104663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+                <w:t xml:space="preserve">hal-04219411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
@@ -4231,230 +4231,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of cancellous bone and cancellous bone-PMMA bone cement interface: An experimental study using an integrated methodology (wedge splitting test and Heaviside-based digital image correlation)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breque</w:t>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rigoard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122, pp.104663. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219411v1</w:t>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4499,879 +4499,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancellous bone and PMMA cement interfacial fracture properties evaluation using heaviside digital image correlation/wedge splitting test method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">Characterization of bone fragment displacement during minimally invasive surgical procedures by digital volume correlation (DVC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rigoard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Brèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S38-S39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811506⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S18-S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709903v1</w:t>
+                <w:t xml:space="preserve">hal-03709699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fractures in cancellous bone using µFE models and Heaviside-Digital volume correlation</w:t>
+                <w:t xml:space="preserve">Cancellous bone and PMMA cement interfacial fracture properties evaluation using heaviside digital image correlation/wedge splitting test method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S40-S42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811507⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S38-S39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709892v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Identification of fractures in cancellous bone using µFE models and Heaviside-Digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S40-S42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710946v1</w:t>
+                <w:t xml:space="preserve">hal-03709892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we recommend occipital plate fixation using bicortical screws or inverted occipital hooks to optimize occipito-cervical junction fusion? A biomechanical study combining an experimental and analytical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.105173 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fracture properties of cancellous bone tissues using digital image correlation/wedge splitting test method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.103469. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321395v1</w:t>
+                <w:t xml:space="preserve">hal-03710946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bone fragment displacement during minimally invasive surgical procedures by digital volume correlation (DVC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of fracture properties of cancellous bone tissues using digital image correlation/wedge splitting test method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S18-S19. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.103469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709699v1</w:t>
+                <w:t xml:space="preserve">hal-02321395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Development of Digital Volume Correlation for the Study of Fractured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of minimally invasive ‘tibial tuberoplasty’ surgical technique versus conventional open surgery for Schatzker II–III tibial plateau fractures: design of a multicentre, randomised, controlled and blinded trial (TUBERIMPACT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of cement injection to stabilize split-depression tibial plateau fracture by minimally invasive methods: A finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,1819 +5764,1843 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of minimally invasive bone augmentation to primary stabilization of the osteosynthesis of Schatzker type II tibial plateau fractures: Balloon vs bone tamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59, pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Brazilian test and digital image correlation for mechanical characterization of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (5), pp.2285 - 2293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain fields measurements : novel engineering approach to enrich the characterisation of refractories with non-linear mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refractory Worldforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of digital image correlation technique to investigate the fracture behaviour of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.012010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/119/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the impact of micro-cracks on fracture behavior of magnesia products using wedge splitting test and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.823-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the load distribution in a ball-screw system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Mechanical Behavior of Magnesia Spinel Refractories Using Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Belrhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (6), in-press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.12307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12206-014-0128-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mechanical Behavior of Magnesia Spinel Refractories Using Image Correlation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the load distribution in a ball-screw system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bertolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.12307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), p. 1411-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-014-0128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102559v1</w:t>
+                <w:t xml:space="preserve">hal-01611623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Analysis of Laminated Composite Materials by X-ray Micro-Computed Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-013-9730-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optical methods to investigate the non-linear asymmetric behavior of ceramics exhibiting large strain to rupture by four-points bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallet-Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (16), pp.4073-4081. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D mechanical analysis of aeronautical plain bearings: Validation of a finite element model from measurement of displacement fields by digital volume correlation and optical scanning tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (6), pp.676-683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2010.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three-dimensional and two-dimensional full displacement fields of a single edge notch fracture mechanics specimen, in light of experimental data using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (15), pp.2371-2383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D Measurement of Strain Field by Scattered Light for Analysis of Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (4), pp.523-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-006-9029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D strain field Measurement by correlation of volume images using scattered light: recording of images and choice of marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (3), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00340.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7586,78 +7610,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés hétérogènes de la cellule par un couplage numérique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pascreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,2945 +7713,2945 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès français de mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'étude des microstructures et de mécanique des matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etendue de la zone plastique par mesures expérimentales et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Berdjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain field measurements: Novel engineering approach to enrich the characterization of refractories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Raffinement de la technique de corrélation d'images numériques pour l'étude de la multi-fissuration des matériaux réfractaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Colloquium on refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Journées Spécialisée "céramiques réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, commission mixte "Matériaux Réfractaires" du GFC-SF2M, Jun 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869066v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffinement de la technique de corrélation d'images numériques pour l'étude de la multi-fissuration des matériaux réfractaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Strain field measurements: Novel engineering approach to enrich the characterization of refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spécialisée "céramiques réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, commission mixte "Matériaux Réfractaires" du GFC-SF2M, Jun 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">59th International Colloquium on refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869111v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of digital image correlation technique to investigate the fracture behaviour of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPPE 2015 Closed International Conference on Materials, Processing and Product Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the plasticity induced by the zirconia phase transformation in high zirconia refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de céramiques flexibles à base de titanate d’aluminium en utilisant la corrélation d’images et le recalage par éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle technique de tomographie optique rapide pour une analyse résolue en temps de structures mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vallee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pierre Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bremand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439053v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of digital imaging technique to support mechanical behavior analysis for evaluation of the thermal shock ability of refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Belrhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Huyen Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">C. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439796v1</w:t>
+                <w:t xml:space="preserve">hal-00947065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-μCT and DVC use for composite materials analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hanafi Arjdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Jamal Chaoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ghafiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669936v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of digital imaging technique to support mechanical behavior analysis for evaluation of the thermal shock ability of refractories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dupre</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Huyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947065v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique de tomographie optique rapide pour une analyse résolue en temps de structures mécaniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">X-μCT and DVC use for composite materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440614v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a numerical simulation on a ball-screw system by 3D photoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 14 -14th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 32003-8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100632003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comparison of algebraic reconstruction and laser sheet scanning for tomography PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">PIV 2009 - 8th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Melbourne Victoria, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391220v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391286v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algebraic reconstruction and laser sheet scanning for tomography PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Thomas</w:t>
+                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grulier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIV 2009 - 8th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Melbourne Victoria, Australia</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555171v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude bidimensionnelle de la répartition des charges dans une vis à billes par photoélasticimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the load distribution in a ball screw by photoelasticity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyse 3D du comportement mécanique de l’os spongieux pour l’étude de fixations occipito-cervicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2009 - International Conference on Structural Analysis of Advanced Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tarbes, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818923v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse 3D du comportement mécanique de l’os spongieux pour l’étude de fixations occipito-cervicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Study of the load distribution in a ball screw by photoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bertolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICSAAM 2009 - International Conference on Structural Analysis of Advanced Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tarbes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378556v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement mécanique de rotules aéronautiques : modélisation numérique et validation expérimentale par corrélation volumique et tomographie optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude de la répartition des efforts dans les rotules aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyruseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque International Francophone méthodes et techniques optiques pour l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243091v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la répartition des efforts dans les rotules aéronautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Corrélation volumique par tomographie optique et photoélasticimétrie 3D pour l'étude des effets mécaniques tridimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361643v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation volumique par tomographie optique et photoélasticimétrie 3D pour l'étude des effets mécaniques tridimensionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Full 3D strain measurement by digital volume correlation from X-ray computed and optical scanning tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.553-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360368v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00240279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D strain measurement by digital volume correlation from X-ray computed and optical scanning tomographic images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement mécanique de rotules aéronautiques : modélisation numérique et validation expérimentale par corrélation volumique et tomographie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyruseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Colloque International Francophone méthodes et techniques optiques pour l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00240279v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PHOTOELASTICITY AND DIGITAL VOLUME CORRELATION APPLIED TO 3D MECHANICAL STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.89-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00240281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVEMENT OF ACCURACY OF STRAIN MEASUREMENT BY DIGITAL VOLUME CORRELATION FOR TRANSPARENT MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10637,51 +10661,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of mechanical fields inside invasive cancer cells: Description of a new method using Digital Volume Correlation and Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10733,51 +10757,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10787,114 +10811,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de techniques de mesure dans le volume : photoélasticimétrie 3D par découpage optique et corrélation volumique par tomographie optique et rayons X. Application à l’étude des effets mécaniques 3D dans les structures et les biomatériaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Poitiers, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01273756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10962,51 +10986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84133246"/>
+    <w:nsid w:val="A31BED53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11193,51 +11217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5XTHN5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RP8G6W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>