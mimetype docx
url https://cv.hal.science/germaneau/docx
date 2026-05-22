--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -357,1087 +357,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling human brain tumor response to tumor treating fields mediated thermosensitive liposome drug delivery: A heat and mass transfer optimization</w:t>
+                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Bhandari</w:t>
+                <w:t xml:space="preserve">Tom Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartika Chandra Tripathy</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Choudhury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prasanth Bokam</w:t>
+                <w:t xml:space="preserve">Karim El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 251, pp.127352. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492482v1</w:t>
+                <w:t xml:space="preserve">hal-04738009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+                <w:t xml:space="preserve">Biomechanical effects of medial meniscus ramp lesions on tibial cartilage, extrusion, and mobility using 7T Magnetic Resonance Imaging and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
+                <w:t xml:space="preserve">Guillaume Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Meyer</w:t>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138538v1</w:t>
+                <w:t xml:space="preserve">hal-04738026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior characterization of glioblastoma cell using Scanning Ion Conductance Microscope (SICM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cell and nucleus stiffness by coupling Scanning Ion Conductance Microscopy (SICM) and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gangneux</w:t>
+                <w:t xml:space="preserve">Kévin Pascreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymerick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Caille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14500⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737977v2</w:t>
+                <w:t xml:space="preserve">hal-04737979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material properties from impedances in Spinal Cord Stimulation (SCS) using computational models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising Tibial Stem Selection: A Finite Element Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Tutour</w:t>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14526⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738009v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of medial meniscus ramp lesions on tibial cartilage, extrusion, and mobility using 7T Magnetic Resonance Imaging and Digital Volume Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Optimising tibial extension stem selection in total knee arthroplasty: the role of digital modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gardegaront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14539⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1634172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1634172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738026v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cell and nucleus stiffness by coupling Scanning Ion Conductance Microscopy (SICM) and finite element modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of the nucleus pulposus within the intervertebral disc loading: a systematic review and meta-analysis exploring the concept of dynamic disc model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14501⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1582438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737979v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising Tibial Stem Selection: A Finite Element Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unveiling human brain tumor response to tumor treating fields mediated thermosensitive liposome drug delivery: A heat and mass transfer optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartika Chandra Tripathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191714v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising tibial extension stem selection in total knee arthroplasty: the role of digital modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical behavior characterization of glioblastoma cell using Scanning Ion Conductance Microscope (SICM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1634172. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1634172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342950v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating brain structure and tDCS response in obsessive-compulsive disorder</w:t>
               </w:r>
@@ -1557,103 +1557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion and meniscal mobility evaluation in case of ramp lesion injury: a biomechanical feasibility study by 7T magnetic resonance imaging and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1289290. </w:t>
@@ -1685,3901 +1685,3901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical identification of the elasticity tensor of heterogeneous materials made of Silicon Carbide and Titanium by the Finite Element Model Updating (FEMU)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiographic measurement of the congruence angle according to Merchant: validity, reproducibility, and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+                <w:t xml:space="preserve">J. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+                <w:t xml:space="preserve">B. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Koumekpo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
+                <w:t xml:space="preserve">T. Barnavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2023012⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery &amp; Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43019-023-00175-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100624v1</w:t>
+                <w:t xml:space="preserve">hal-04052605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographic measurement of the congruence angle according to Merchant: validity, reproducibility, and limits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Santoni</w:t>
+                <w:t xml:space="preserve">Romain Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barnavon</w:t>
+                <w:t xml:space="preserve">Pierre Pries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barnavon</w:t>
+                <w:t xml:space="preserve">Kevin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery &amp; Related Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.1815-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43019-023-00175-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052605v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boulloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laettia Caillé</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ounajim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (2), pp.103416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957434v1</w:t>
+                <w:t xml:space="preserve">hal-04520180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-alone kyphoplasty in recent thoracolumbar split fractures: A series of 36 patients reviewed at 19 months</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimation of thermophysic properties of a bimaterial by temperature field measurement and finite element model updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ounajim</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laettia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103416⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520180v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous balloon calcaneoplasty versus open reduction and internal fixation (ORIF) for intraarticular SANDERS 2B calcaneal fracture: Comparison of primary stability using a finite element method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prediction of the 3D shape of the L1 vertebral body from adjacent vertebrae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sensale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2023.03.019⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.102827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520249v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the 3D shape of the L1 vertebral body from adjacent vertebrae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Rochette</w:t>
+                <w:t xml:space="preserve">Study of mechanical effects of lumbar disc arthroplasty on facet joints at the index level/adjacent levels by using a validated finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ben-Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102827⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1287197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439374v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical effects of lumbar disc arthroplasty on facet joints at the index level/adjacent levels by using a validated finite element analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Meniscal injuries in skeletally immature children with tibial eminence fractures. Systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mesnard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anthony Odri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1287197⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (10), pp.2439-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-023-05787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431740v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meniscal injuries in skeletally immature children with tibial eminence fractures. Systematic review of literature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical identification of the elasticity tensor of heterogeneous materials made of Silicon Carbide and Titanium by the Finite Element Model Updating (FEMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (10), pp.2439-2448. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00264-023-05787-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439277v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Method for Estimation of Thermophysics Properties of a Bimaterials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">D. Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-fpnf11⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (6), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823708v1</w:t>
+                <w:t xml:space="preserve">hal-03827403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Mechanical Behavior in Epiphyseal Fracture Treated by Reduction and Cement Injection: No Immediate Post-Operative Weight-Bearing but Only Passive and Active Mobilization Should be Advised</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghina Harika‐germaneau</w:t>
+                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Severyns</w:t>
+                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caillé</w:t>
+                <w:t xml:space="preserve">Laure Flurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (2), pp.457-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.891940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926931v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of the correlation between mid-shaft atypical femoral fracture (AFF) and axial varus deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Secondary intramedullary nailing for open tibial shaft fractures. Comparison of a one-stage versus two-stage surgical procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cheyrou-Lagreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bouchoucha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Anthony Odri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13018-022-03060-1⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (7), 6p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844177v1</w:t>
+                <w:t xml:space="preserve">hal-04010954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Minimally Invasive Bone Augmentation With PMMA Cement in Primary Fixation of Schatzker Type II Tibial Plateau Fractures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Vendeuvre</w:t>
+                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Koneazny</w:t>
+                <w:t xml:space="preserve">Victor Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brèque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Severyns</w:t>
+                <w:t xml:space="preserve">Pierre Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.840052⟩</w:t>
+              <w:t xml:space="preserve">Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052598v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Site Infections after Spinal Surgery in a Tropical Area: A Prospective Monocentric Observational Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">2D Local identification of the elasticity parameters of heterogeneous materials by the finite element model updating method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Hostalrich</w:t>
+                <w:t xml:space="preserve">Y Koumekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Flurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">A Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.21-1329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2256/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818236v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varus malalignment of the lower limb increases the risk of femoral neck fracture: A biomechanical study using a finite element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Belaïd</w:t>
+                <w:t xml:space="preserve">Inverse Method for Estimation of Thermophysics Properties of a Bimaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Koumekpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo-Owodou Ayeleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Germaneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Aubert</w:t>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.04.018⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 913, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-fpnf11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827403v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary intramedullary nailing for open tibial shaft fractures. Comparison of a one-stage versus two-stage surgical procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Biomechanical analysis of the correlation between mid-shaft atypical femoral fracture (AFF) and axial varus deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume-Anthony Odri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13018-022-03060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010954v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous surgery with balloon for tibial plateau fractures, results with a minimum of 5 years of follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+                <w:t xml:space="preserve">Contribution of Minimally Invasive Bone Augmentation With PMMA Cement in Primary Fixation of Schatzker Type II Tibial Plateau Fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Koneazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ferrière</w:t>
+                <w:t xml:space="preserve">P Rigoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">M Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (7), pp.2650-2656. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.840052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.injury.2022.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.840052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820556v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Local identification of the elasticity parameters of heterogeneous materials by the finite element model updating method</w:t>
+                <w:t xml:space="preserve">Study of Mechanical Behavior in Epiphyseal Fracture Treated by Reduction and Cement Injection: No Immediate Post-Operative Weight-Bearing but Only Passive and Active Mobilization Should be Advised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ayeleh</w:t>
+                <w:t xml:space="preserve">A. Moufid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Atchonouglo</w:t>
+                <w:t xml:space="preserve">P. Bokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Koumekpo</w:t>
+                <w:t xml:space="preserve">Ghina Harika‐germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Germaneau</w:t>
+                <w:t xml:space="preserve">M. Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Caillé</w:t>
+                <w:t xml:space="preserve">L. Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2256, </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2256/1/012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.891940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823692v1</w:t>
+                <w:t xml:space="preserve">hal-03926931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of cancellous bone and cancellous bone-PMMA bone cement interface: An experimental study using an integrated methodology (wedge splitting test and Heaviside-based digital image correlation)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Germaneau</w:t>
+                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breque</w:t>
+                <w:t xml:space="preserve">Paul Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rigoard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104663⟩</w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219411v1</w:t>
+                <w:t xml:space="preserve">hal-04211292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MRI to Characterize the Nucleus Pulposus Morphological and Biomechanical Variation According to Sagittal Bending Load and Radial Fissure, an ex vivo Ovine Specimen Proof-of-Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.676003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2021.676003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Fracture behavior of cancellous bone and cancellous bone-PMMA bone cement interface: An experimental study using an integrated methodology (wedge splitting test and Heaviside-based digital image correlation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Severyns</w:t>
+                <w:t xml:space="preserve">C. Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.104663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000419v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral balloon kyphoplasty versus vertebral body stenting in non-osteoporotic vertebral compression fractures at the thoracolumbar junction: a comparative radiological study and finite element analysis (BONEXP study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Digital Twins to Optimize Trauma Surgery and Postoperative Management. A Case Study Focusing on Tibial Plateau Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Etienne Gayet</w:t>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Severyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (10), pp.3089-3098. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00586-021-06785-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.722275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211292v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bone fragment displacement during minimally invasive surgical procedures by digital volume correlation (DVC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cancellous bone and PMMA cement interfacial fracture properties evaluation using heaviside digital image correlation/wedge splitting test method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S18-S19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811495⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S38-S39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709699v1</w:t>
+                <w:t xml:space="preserve">hal-03709903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancellous bone and PMMA cement interfacial fracture properties evaluation using heaviside digital image correlation/wedge splitting test method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Should we recommend occipital plate fixation using bicortical screws or inverted occipital hooks to optimize occipito-cervical junction fusion? A biomechanical study combining an experimental and analytical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Valle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811506⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.105173 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709903v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fractures in cancellous bone using µFE models and Heaviside-Digital volume correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S40-S42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811507⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709892v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we recommend occipital plate fixation using bicortical screws or inverted occipital hooks to optimize occipito-cervical junction fusion? A biomechanical study combining an experimental and analytical approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of fractures in cancellous bone using µFE models and Heaviside-Digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Brèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.105173 -. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S40-S42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491294v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical Nature of nucleus Pulposus in a fissured disc revealed by quantitative MRI performed under dynamic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of fracture properties of cancellous bone tissues using digital image correlation/wedge splitting test method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S76-S78. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.103469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710946v1</w:t>
+                <w:t xml:space="preserve">hal-02321395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fracture properties of cancellous bone tissues using digital image correlation/wedge splitting test method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of bone fragment displacement during minimally invasive surgical procedures by digital volume correlation (DVC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.103469. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S18-S19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321395v1</w:t>
+                <w:t xml:space="preserve">hal-03709699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Development of Digital Volume Correlation for the Study of Fractured Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Germaneau</w:t>
+                <w:t xml:space="preserve">Numerical identification of the thermal conductivity tensor and the heat capacity per unit volume of an anisotropic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hedan</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0415-2⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019233v1</w:t>
+                <w:t xml:space="preserve">hal-02390678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical identification of the thermal conductivity tensor and the heat capacity per unit volume of an anisotropic material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+                <w:t xml:space="preserve">New Development of Digital Volume Correlation for the Study of Fractured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vallée</w:t>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.603. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2019026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0415-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390678v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of minimally invasive ‘tibial tuberoplasty’ surgical technique versus conventional open surgery for Schatzker II–III tibial plateau fractures: design of a multicentre, randomised, controlled and blinded trial (TUBERIMPACT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of cement injection to stabilize split-depression tibial plateau fracture by minimally invasive methods: A finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,77 +5815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of minimally invasive bone augmentation to primary stabilization of the osteosynthesis of Schatzker type II tibial plateau fractures: Balloon vs bone tamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,380 +5955,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Brazilian test and digital image correlation for mechanical characterization of refractory materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain fields measurements : novel engineering approach to enrich the characterisation of refractories with non-linear mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavian Pop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Germaneau</w:t>
+                <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refractory Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.74-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913731v1</w:t>
+                <w:t xml:space="preserve">hal-01913862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain fields measurements : novel engineering approach to enrich the characterisation of refractories with non-linear mechanical behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Brazilian test and digital image correlation for mechanical characterization of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractory Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.2285 - 2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913862v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of digital image correlation technique to investigate the fracture behaviour of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.012010. </w:t>
@@ -6379,90 +6379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the impact of micro-cracks on fracture behavior of magnesia products using wedge splitting test and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.823-829. </w:t>
@@ -6525,90 +6525,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mechanical Behavior of Magnesia Spinel Refractories Using Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (6), in-press. </w:t>
@@ -6697,64 +6697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), p. 1411-1420. </w:t>
@@ -6805,64 +6805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Analysis of Laminated Composite Materials by X-ray Micro-Computed Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,77 +6964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallet-Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (16), pp.4073-4081. </w:t>
@@ -7084,51 +7084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D mechanical analysis of aeronautical plain bearings: Validation of a finite element model from measurement of displacement fields by digital volume correlation and optical scanning tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (6), pp.676-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7240,64 +7240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7360,77 +7360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D Measurement of Strain Field by Scattered Light for Analysis of Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (4), pp.523-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7476,77 +7476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D strain field Measurement by correlation of volume images using scattered light: recording of images and choice of marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (3), pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7637,51 +7637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés hétérogènes de la cellule par un couplage numérique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pascreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Berdjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7857,90 +7857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffinement de la technique de corrélation d'images numériques pour l'étude de la multi-fissuration des matériaux réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8008,77 +8008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th International Colloquium on refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aachen, Germany</w:t>
@@ -8133,77 +8133,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPPE 2015 Closed International Conference on Materials, Processing and Product Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Leoben, Austria</w:t>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,90 +8370,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de céramiques flexibles à base de titanate d’aluminium en utilisant la corrélation d’images et le recalage par éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Belrhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
@@ -8476,648 +8476,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique de tomographie optique rapide pour une analyse résolue en temps de structures mécaniques</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morandi</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Huyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bremand</w:t>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440614v1</w:t>
+                <w:t xml:space="preserve">hal-03439796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of digital imaging technique to support mechanical behavior analysis for evaluation of the thermal shock ability of refractories</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupre</w:t>
+                <w:t xml:space="preserve">El Hanafi Arjdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Chaoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaaziz Ghafiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947065v1</w:t>
+                <w:t xml:space="preserve">hal-03439053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un bipotentiel représentant une loi linéaire coaxiale bidimensionnelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">X-μCT and DVC use for composite materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaaziz Ghafiri</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439053v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de matériaux isolants a base de fibres de bois : caractérisation a partir de techniques d'imagerie non destructives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle technique de tomographie optique rapide pour une analyse résolue en temps de structures mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delisée</w:t>
+                <w:t xml:space="preserve">Pierre Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439796v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-μCT and DVC use for composite materials analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">The use of digital imaging technique to support mechanical behavior analysis for evaluation of the thermal shock ability of refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Belrhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+                <w:t xml:space="preserve">C. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669936v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a numerical simulation on a ball-screw system by 3D photoelasticity</w:t>
               </w:r>
@@ -9142,64 +9142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 14 -14th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 32003-8 p., </w:t>
@@ -9289,51 +9289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIV 2009 - 8th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Melbourne Victoria, Australia</w:t>
@@ -9356,273 +9356,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Barranger</w:t>
+                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391220v1</w:t>
+                <w:t xml:space="preserve">hal-03391286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de grandeurs cinématiques tridimensionnelles par tomographie optique à balayage et tomographie par reconstruction algébrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyse à cœur des champs de déplacement obtenus sur une éprouvette fissurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391286v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude bidimensionnelle de la répartition des charges dans une vis à billes par photoélasticimétrie</w:t>
               </w:r>
@@ -9647,64 +9647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
@@ -9733,103 +9733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D du comportement mécanique de l’os spongieux pour l’étude de fixations occipito-cervicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel d'Houtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9893,51 +9893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9992,90 +9992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la répartition des efforts dans les rotules aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10100,77 +10100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation volumique par tomographie optique et photoélasticimétrie 3D pour l'étude des effets mécaniques tridimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10195,77 +10195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D strain measurement by digital volume correlation from X-ray computed and optical scanning tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.553-554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10311,51 +10311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique de rotules aéronautiques : modélisation numérique et validation expérimentale par corrélation volumique et tomographie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyruseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,51 +10363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque International Francophone méthodes et techniques optiques pour l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10432,77 +10432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PHOTOELASTICITY AND DIGITAL VOLUME CORRELATION APPLIED TO 3D MECHANICAL STUDIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.89-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10548,77 +10548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVEMENT OF ACCURACY OF STRAIN MEASUREMENT BY DIGITAL VOLUME CORRELATION FOR TRANSPARENT MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,51 +10825,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de techniques de mesure dans le volume : photoélasticimétrie 3D par découpage optique et corrélation volumique par tomographie optique et rayons X. Application à l’étude des effets mécaniques 3D dans les structures et les biomatériaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Germaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Poitiers, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10986,51 +10986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A31BED53"/>
+    <w:nsid w:val="14E20E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11217,51 +11217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5XTHN5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RP8G6W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germaneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-4104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122063015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216290331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359251229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gangneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Gaboriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Caill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738009v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Houari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738026v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Severyns" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herpe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737979v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pascreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191714v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Germaneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1634172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05138538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deneuville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cervantes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peterlongo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1582438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Bhandari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartika Chandra Tripathy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Choudhury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127352" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737977v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Caille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14500" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1289290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnavon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnavon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43019-023-00175-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pries" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2023.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulloud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ounajim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Koumekpo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo-Owodou Ayeleh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettia Caill&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sensale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vendeuvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102827" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431740v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ben-Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1287197" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anthony Odri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-023-05787-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bela&#239;d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germaneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Brahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hostalrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Flurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheyrou-Lagreze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Anthony Odri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ferri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.injury.2022.05.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ayeleh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Atchonouglo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Koumekpo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germaneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caill&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2256/1/012007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-fpnf11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belaid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouchoucha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-022-03060-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vendeuvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Koneazny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#232;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigoard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severyns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.840052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bokam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severyns" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.891940" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Gayet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06785-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Yushchenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.676003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219411v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigoard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104663" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Aubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.722275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigoard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811506" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel d'Houtaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#232;que" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105173" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811507" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103469" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811495" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390678v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0415-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monlezun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026962" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchoucha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Br&#233;mand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#232;que" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.05.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5XTHN5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grunberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maloubier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.08.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0RP8G6W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Belrhiti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.12.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9JGTQ0B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877741v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/119/1/012010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W3Q29Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MX4B47B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Barranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0128-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9730-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/497B167EF9B7821D4D7849D713EC5087A9730A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P370DKX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyruseigt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.01.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.08.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X78502TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239461v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9029-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3BQZXNW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239902v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00340.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W352QRHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Berdjane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Huyen Tran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439053v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hanafi Arjdal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaoufi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaaziz Ghafiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morandi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bremand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100632003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555171v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391286v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391220v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818923v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240279v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_274" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G9CQLT1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240281v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_43" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0H7R6BTT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243099v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>