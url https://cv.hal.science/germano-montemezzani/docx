--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2450,274 +2450,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low drive voltage electro-optic Bragg deflector using a periodically poled lithium niobate planar waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coda</w:t>
+                <w:t xml:space="preserve">Adiabatic frequency conversion with a sign flip in the coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina S. Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guilbert</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Vitanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.41.004174⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.033849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360411v1</w:t>
+                <w:t xml:space="preserve">hal-01397253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic frequency conversion with a sign flip in the coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andon A. Rangelov</w:t>
+                <w:t xml:space="preserve">Low drive voltage electro-optic Bragg deflector using a periodically poled lithium niobate planar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Mhaouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.V. Vitanov</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.033849. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (18), pp.4174-4177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.033849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ol.41.004174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397253v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Experiments for Chemistry and Physics. ByRobert N. Compton and Michael A. Duncan. OxfordUniversity Press, 2015. Pp. 416. Price GBP 35.00 (paperback,ISBN 9780198742982), GBP 70.00 (hardback, ISBN9780198742975)</w:t>
               </w:r>
@@ -2775,291 +2775,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mengis</w:t>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gorram</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jazbinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gunter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1078-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244346v1</w:t>
+                <w:t xml:space="preserve">hal-01154454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running electric field gratings for detection of coherent radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Coda</w:t>
+                <w:t xml:space="preserve">Anisotropic build-up of photo-induced waveguides in biased photorefractive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jazbinsek</w:t>
+                <w:t xml:space="preserve">T. Mengis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gunter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (6), pp.1078-1083. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.382-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154454v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling-length phase matching for nonlinear optical frequency conversion in parallel waveguides</w:t>
               </w:r>
@@ -3143,265 +3143,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and broadband frequency conversion in composite crystals with tailored segment widths and χ(2) nonlinearities of alternating signs</w:t>
+                <w:t xml:space="preserve">Direct measurement of the dielectric frame rotation of monoclinic crystals as a function of the wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Rangelov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Traum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loren-Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.002959⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.000057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989634v1</w:t>
+                <w:t xml:space="preserve">hal-00931889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the dielectric frame rotation of monoclinic crystals as a function of the wavelength</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust and broadband frequency conversion in composite crystals with tailored segment widths and χ(2) nonlinearities of alternating signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Vitanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (1), pp.57-62. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (10), pp.2959-2962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.4.000057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.002959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931889v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog to electromagnetically induced transparency and Autler-Townes effect demonstrated with photoinduced coupled waveguides</w:t>
               </w:r>
@@ -3530,90 +3530,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband adiabatic light transfer in optically induced waveguide arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Rangelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.013806(6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,598 +3641,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar achromatic multiple beam splitter by adiabatic light transfer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Third column electro-optical coefficients of monoclinic Sn2P2S6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Remmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.003789⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (7), pp.920-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.2.000920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738733v1</w:t>
+                <w:t xml:space="preserve">hal-00709340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third column electro-optical coefficients of monoclinic Sn2P2S6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Planar achromatic multiple beam splitter by adiabatic light transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (7), pp.920-928. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (18), pp.3789-3791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.2.000920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.003789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709340v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive acousto-optic imaging in thick scattering media at 790 nm with a Sn2P2S6:Te crystal</w:t>
+                <w:t xml:space="preserve">Lattice-controlled modulation instability in photorefractive feedback systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">Andrey A. Sukhorukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+                <w:t xml:space="preserve">Alexander Minovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Huignard</w:t>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ramaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1798-1800</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 35 (21), pp.3568-3570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.003568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515637v1</w:t>
+                <w:t xml:space="preserve">hal-00533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-controlled modulation instability in photorefractive feedback systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photorefractive acousto-optic imaging in thick scattering media at 790 nm with a Sn2P2S6:Te crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Minovich</w:t>
+                <w:t xml:space="preserve">S. Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+                <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. P. Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (21), pp.3568-3570. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.1798-1800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533718v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise- and dynamics-sustained patterns in a nonlinear photorefractive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,64 +4292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Control of Nonlinear Pattern Modes by Periodic Photonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,90 +4409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk channel-type reconfigurable light-induced waveguides recorded by crossed lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.565-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4538,103 +4538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable one and two dimensional waveguides in strontium barium niobate induced by lateral illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390, pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4806,64 +4806,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental control of pattern formation by photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,51 +5329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared photorefractive self focusing in Sn2P2S6:Te crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,64 +5472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Haertle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Günter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5615,51 +5615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5761,51 +5761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bozena Koziarska-Glinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Kitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:%5Cwww.montemezzani.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.423730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Vitanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.439325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Erlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Suchowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Joo Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Heon Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Tae Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Chul Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanghee Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Mohamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina S. Hristova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Vitanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397253v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033849" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671601445X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002959" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Traum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren-Inacio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remmach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Grabar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.000920" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Huignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Juvalta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149011v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063834" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001535" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;nter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012777" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosimann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haertle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#252;nter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2134-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Choubey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;beli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef G&#252;nther" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.09.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZPZK2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Koziarska-Glinka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kitamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mosimann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haertle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shumelyuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Vysochanskii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34081-5_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BT6KSWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dittrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9G345D6Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:%5Cwww.montemezzani.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.423730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Vitanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.439325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Erlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Suchowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Joo Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Heon Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Tae Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Chul Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanghee Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Mohamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina S. Hristova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Vitanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671601445X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Traum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren-Inacio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remmach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Grabar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.000920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Huignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Juvalta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149011v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063834" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001535" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;nter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012777" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosimann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haertle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#252;nter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2134-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Choubey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;beli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef G&#252;nther" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.09.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZPZK2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Koziarska-Glinka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kitamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mosimann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haertle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shumelyuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Vysochanskii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34081-5_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BT6KSWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dittrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9G345D6Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>