--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3901,338 +3901,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-controlled modulation instability in photorefractive feedback systems</w:t>
+                <w:t xml:space="preserve">Photorefractive acousto-optic imaging in thick scattering media at 790 nm with a Sn2P2S6:Te crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey A. Sukhorukov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+                <w:t xml:space="preserve">S. Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Minovich</w:t>
+                <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+                <w:t xml:space="preserve">J. P. Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (21), pp.3568-3570. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.1798-1800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533718v1</w:t>
+                <w:t xml:space="preserve">hal-00515637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive acousto-optic imaging in thick scattering media at 790 nm with a Sn2P2S6:Te crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice-controlled modulation instability in photorefractive feedback systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A. Sukhorukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">Alexander Minovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Huignard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1798-1800</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 35 (21), pp.3568-3570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.003568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515637v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise- and dynamics-sustained patterns in a nonlinear photorefractive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,64 +4292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Optical Control of Nonlinear Pattern Modes by Periodic Photonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,64 +4806,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental control of pattern formation by photonic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4917,325 +4917,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of resonance and dark irradiance for infrared photorefractive self-focusing and solitons in bi-polar InP:Fe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring of infrared photorefractive properties of Sn2P2S6 crystals by Te and Sb doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+                <w:t xml:space="preserve">Tobias Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Dan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+                <w:t xml:space="preserve">Peter Gunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063834⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (7), pp.1535-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.001535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149011v2</w:t>
+                <w:t xml:space="preserve">hal-00327243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of infrared photorefractive properties of Sn2P2S6 crystals by Te and Sb doping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Montemezzani</w:t>
+                <w:t xml:space="preserve">Roles of resonance and dark irradiance for infrared photorefractive self-focusing and solitons in bi-polar InP:Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Gunter</w:t>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Grabar</w:t>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (7), pp.1535-1541. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.063834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.001535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327243v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of infrared photorefractive properties of Sn2P2S6 crystals by Te and Sb doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Jazbinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (7), pp.1535-1541</w:t>
@@ -5316,103 +5316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared photorefractive self focusing in Sn2P2S6:Te crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (20), pp.12777-12782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashutosh Choubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:%5Cwww.montemezzani.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.423730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Vitanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.439325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Erlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Suchowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Joo Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Heon Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Tae Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Chul Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanghee Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Mohamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina S. Hristova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Vitanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671601445X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Traum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren-Inacio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remmach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Grabar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.000920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Huignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Juvalta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149011v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063834" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001535" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;nter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012777" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosimann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haertle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#252;nter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2134-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Choubey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;beli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef G&#252;nther" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.09.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZPZK2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Koziarska-Glinka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kitamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mosimann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haertle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shumelyuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Vysochanskii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34081-5_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BT6KSWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dittrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9G345D6Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:%5Cwww.montemezzani.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqar Iqbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ade1ec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Shiposh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kohutych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grabar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.517056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alrifai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A Rangelov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.013527" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Cmok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Mertelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Zgonik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2022.2161018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.492246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al-Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Rangelov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac8533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10749-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.423730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.023527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Vitanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.439325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Erlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Suchowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Joo Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Heon Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Tae Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Chul Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanghee Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oukraou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mohammadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Mohamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01499470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vittadello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023811" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina S. Hristova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon A. Rangelov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Vitanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.033849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mhaouech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.41.004174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671601445X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jazbinsek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mengis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Traum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren-Inacio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Rangelov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.013840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remmach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Grabar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.000920" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738733v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003789" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Huignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00533718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003568" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00428610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3427-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L63RMLJP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gorram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Juvalta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Jazbinsek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016646" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002509" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gunter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001535" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149011v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063834" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;nter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012777" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosimann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haertle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#252;nter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2134-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Choubey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max D&#246;beli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef G&#252;nther" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.09.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9ZPZK2X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Koziarska-Glinka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kitamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mosimann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haertle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.001620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shumelyuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Vysochanskii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34081-5_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9BT6KSWM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Dittrich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-25192-8_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9G345D6Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>