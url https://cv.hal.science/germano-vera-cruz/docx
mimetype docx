--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germano Vera Cruz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germano-vera-cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8297-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102461384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWE-1552-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the English version of the digital wellbeing questionnaire for young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Aktaş Terzioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (4), pp.e0346670. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0346670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Violence Among People Using Cyberporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-026-10567-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do People Get the Friends They Want? A Cross‐Cultural Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijop.70198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Hormonal Contraceptives in Comprehensive Family Planning: Policy and Implementation Pathways to Advance Equity in Reproductive Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Galarreta-Aperte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carmen Lucha-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sexes7010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gounden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Quaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hainselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing effective sexual violence primary prevention programmes: a systematic review of structural characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Aggression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13552600.2026.2654766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and protective factors in addictive behaviors: Integrating artificial intelligence and traditional analytical methods to assess social and psychological determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/YCO.0000000000001091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for Closeness and Endurance in Friendship: A Cross-Cultural Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10693971251332974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Digital Well-Being Scale in the United States and United Kingdom: Psychometric Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Aktaş Terzioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Farchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e78334-e78334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/78334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Course for Consent: A Pilot Study Evaluating a Sexual Violence Prevention Program for High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-025-01224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to assess the impact of social, physical, and financial health and personality on subjective well-being in a representative, multinational sample of older European and Israeli adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rohrbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.04179. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7189/jogh.15.04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Work Addiction Scale (IWAS): A screening tool for clinical and organizational applications validated in 85 cultures from six continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Charzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Buźniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Czerwiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Woropay-Hordziejewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.220-245. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.2025.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for Cannabis Use and Readiness to Change Among Users of the “Stop-Cannabis” Mobile App: Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dan-Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e70849-e70849. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/70849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality and impulsivity traits associated with problematic online gaming and poker playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Anci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28965-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maèva Flayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (903), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2025.21.903.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the english assessment of criteria for specific internet-use disorders (ACSID-11) for tinder and online pornography use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1595502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much online pornography is too much? A comparison of two theoretically distinct assessment scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-024-01294-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online dating: predictors of problematic tinder use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-024-01566-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the english version of the Multidimensional Mentalizing Questionnaire (MMQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.344. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-024-01837-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning of Interpersonal Sexuality Among Young French Adults Under the Prism of Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/OGZU2F.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital well-being, a technological mental health issue: The smartphone role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the forgiveness schema among young children and adolescents: A multinational comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonzozou Kpanake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Elizabeth Morales-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254241233531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sexuality and Consent: A Qualitative Study on the Experiences of Young French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/OGZU2F.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why people make friends: Evidence from 12 nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J.M. Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.112774. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and determinants of using male hormonal contraceptives: a systematic review from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucha-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology &amp; Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.689-719. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19419899.2023.2191606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Users’ Level of Engagement with a Smartphone Application for Smoking Cessation: Randomized Trial and Machine Learning Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Addiction Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Intimacy Online: A Machine Learning Analysis of Predictors of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial intelligence to identify the top 50 independent predictors of subjective well-being in a multinational sample of 37,991 older European & Israeli adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rohrbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11352. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38337-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting smoking cessation, reduction and relapse six months after using the Stop-Tabac app for smartphones: a machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1076. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between gamer profiles, gaming behavior, sociodemographic characteristics, and big five personality traits among French law students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.285. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01329-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to Use Male Contraceptive Pill: Spain-Mozambique Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucha-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3404. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normalization of Violence during Sex among Young Mozambicans Reportedly under the Influence of Pornography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-021-09898-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Grounded Theory Exploration of Investigators' Perspectives on Male Hormonal Contraceptive Development and Acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Z. Martinez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2022.2102201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozambican adults’ perspectives on human rights: Comparison with French and Venezuelan adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2022.2121483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Spaniard men’s willingness and determinants to use a male contraceptive pill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2022.2026326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People’s willingness and determinants to use selected tele-consultation public health services in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S Dlamini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.947. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men’s Sexual Sadism towards Women in Mozambique: Influence of Pornography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.694-704. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-018-9794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant vaccination against malaria in Mozambique and in Togo: mapping parents’ willingness to get their children vaccinated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonzozou Kpanake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clay Sorum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.539-547. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2019.1667728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mozambicans’ willingness and determinants to use pre-exposure prophylactic HIV medication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.1954-1964. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105318783234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Mozambican people’s views on corruption amnesty laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (1), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018419832262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Intercourse Amongst Mozambican Adults: Reversal Theory Based Inventory of Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.425-443. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-018-9569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying determinants of Mozambican men’s willingness to use a male contraceptive pill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2019.1630816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Mozambican and French People’s Conceptualization of Romantic Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.cmfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Forgiveness Among Mozambican Wives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ipp0000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV prevention: mapping Mozambican people’s views on the acceptability of the widow’s sexual cleansing ritual called pita-kufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Dlamini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC International Health and Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12914-018-0177-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Mozambican Women Really “Tolerate” Their Husbands’ Extramarital Sexual Relationships as Socially Recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1263-1278. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-018-9520-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Face Skin Tone vs. Face Symmetry on Perceived Facial Attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221309.2018.1459452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of face skin tone on perceived facial attractiveness: A study realized with an innovative methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158 (5), pp.580-590. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00224545.2017.1419161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love in cross-cultural perspective: Mozambique-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.334 - 337. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2017.1347754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Studies Measuring the Impact of Educational Programs against Homophobia, Transphobia and Queerophobia in Secondary Schools of North America, Western Europe and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 06 (14), pp.1879 - 1887. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2015.614185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple and Concurrent Sexual Partnerships among Mozambican Women from High Socio-Economic Status and with High Education Degrees: Involvement Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liria Maússe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05 (10), pp.1260-1267. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2014.510138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age, Gender and Social Class Influences on Skin Colour Preferences Among Mozambican Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2012.10874532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Characteristics of the Violence against Women in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Sabune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (13), pp.1589-1601. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/health.2014.613192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Study of Facial Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2013.10820597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Sex Knowledge, Parent–Child Attachment, and Family Characteristics on Intimate Relationship Satisfaction of Mozambican Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-013-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Responsibility Among Mozambican Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.501-504. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2011.10820490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practice of Puxa-Puxa among Mozambican Women: A Systematic Inventory of Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sex Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (8), pp.852-862. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00224499.2013.795925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual attitudes among Mozambican adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Counselling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPC12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Permissiveness: A Mozambique-France Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vinsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.2488-2499. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugments in sexual consent: using the information integration paradigm to understand how people understand sexual consent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moore Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IIT-FM CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes. Sustainable Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University ; Language Teachers' Association of Lithuania, Jun 2021, Kaunas (Lithuania), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University; Language Teachers' Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-entre-cruzamentos linguístico e criação literária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso da lusofonia e da francofonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of skin tone on perceived facial beauty: A two-culture study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information Integration Theory and Functional Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Coimbra, Portugal. pp.729-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma introdução aos estudos científicos sobre a sexualidade: Atitudes, comportamentos e práticas sexuais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relação entre a cor da pele e a apreciação da beleza física em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural relations: Analysis of the communicational dysfunction due to the cultural lag between French, Japanese, and Mozambicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-3-659-88176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires européennes, pp.114, 2016, 978-3-639-52495-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexuality, love and physical attractiveness: Euro-Western vs. Southern Africa perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sexuality: Discourse, theories, studies and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sexualidade humana: Explicações científicas e educativas para adolescentes e adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attitudes sexuelles des Mozambicains. Comparaison avec les attitudes sexuelles des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germano Vera Cruz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">germano-vera-cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8297-6933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102461384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWE-1552-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gounden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Quaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hainselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing effective sexual violence primary prevention programmes: a systematic review of structural characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Aggression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13552600.2026.2654766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and protective factors in addictive behaviors: Integrating artificial intelligence and traditional analytical methods to assess social and psychological determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/YCO.0000000000001091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Violence Among People Using Cyberporn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-026-10567-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of social integration of new immigrants in France: data-driven approach and machine learning analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonzozou Kpanake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhumd.2026.1771711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do People Get the Friends They Want? A Cross‐Cultural Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijop.70198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use video-game or gamified application-based interventions to improve or strengthen emotional regulation, mental health, and mental well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Pine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44, pp.100950. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.invent.2026.100950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the English version of the digital wellbeing questionnaire for young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Aktaş Terzioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (4), pp.e0346670. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0346670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Santos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (945), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2026.22.945.48253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Hormonal Contraceptives in Comprehensive Family Planning: Policy and Implementation Pathways to Advance Equity in Reproductive Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Galarreta-Aperte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carmen Lucha-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sexes7010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences for Closeness and Endurance in Friendship: A Cross-Cultural Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10693971251332974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Digital Well-Being Scale in the United States and United Kingdom: Psychometric Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merve Aktaş Terzioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Farchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e78334-e78334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/78334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Course for Consent: A Pilot Study Evaluating a Sexual Violence Prevention Program for High School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-025-01224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Artificial Intelligence to assess the impact of social, physical, and financial health and personality on subjective well-being in a representative, multinational sample of older European and Israeli adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rohrbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.04179. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7189/jogh.15.04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Work Addiction Scale (IWAS): A screening tool for clinical and organizational applications validated in 85 cultures from six continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Charzyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Buźniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Czerwiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Woropay-Hordziejewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzanna Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.220-245. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.2025.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motives for Cannabis Use and Readiness to Change Among Users of the “Stop-Cannabis” Mobile App: Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dan-Glauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e70849-e70849. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/70849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality and impulsivity traits associated with problematic online gaming and poker playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Anci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rothen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28965-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions : ce qui a changé en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maèva Flayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Penzenstadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue médicale suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (903), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53738/REVMED.2025.21.903.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors for Acceptance of Sexual Aggression Myths Among People Using Cyberporn: Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e75485. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/75485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the english assessment of criteria for specific internet-use disorders (ACSID-11) for tinder and online pornography use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2025.1595502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction à la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 31 (2-3), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.312.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the forgiveness schema among young children and adolescents: A multinational comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonzozou Kpanake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Elizabeth Morales-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01650254241233531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sexuality and Consent: A Qualitative Study on the Experiences of Young French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/OGZU2F.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of compulsive cyberporn use: A machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.100542. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2024.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why people make friends: Evidence from 12 nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J.M. Sullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Błachnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajneesh Choubisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229, pp.112774. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic smartphone use in a representative sample of US adults: Prevalence and predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.108228. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online dating: predictors of problematic tinder use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demicheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-024-01566-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the english version of the Multidimensional Mentalizing Questionnaire (MMQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.344. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-024-01837-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much online pornography is too much? A comparison of two theoretically distinct assessment scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Liberacka-Dwojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Wiłkość-Dębczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13690-024-01294-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Learning of Interpersonal Sexuality Among Young French Adults Under the Prism of Consent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Megalakaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (11), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/OGZU2F.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital well-being, a technological mental health issue: The smartphone role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to Use Male Contraceptive Pill: Spain-Mozambique Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucha-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Mallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (4), pp.3404. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20043404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Users’ Level of Engagement with a Smartphone Application for Smoking Cessation: Randomized Trial and Machine Learning Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Addiction Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Intimacy Online: A Machine Learning Analysis of Predictors of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bianchi-Demichelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2022.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using artificial intelligence to identify the top 50 independent predictors of subjective well-being in a multinational sample of 37,991 older European & Israeli adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rohrbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11352. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38337-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and determinants of using male hormonal contraceptives: a systematic review from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucha-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology &amp; Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.689-719. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19419899.2023.2191606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone apps for mental health and wellbeing: A usage survey and machine learning analysis of psychological and behavioral predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.205520762311521. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20552076231152164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): psychometric properties of a new measure based on the Elaborated Intrusion theory of desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting smoking cessation, reduction and relapse six months after using the Stop-Tabac app for smartphones: a machine learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1076. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between gamer profiles, gaming behavior, sociodemographic characteristics, and big five personality traits among French law students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.285. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-023-01329-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Popularity and Perceived Effectiveness of Smartphone Tools That Track and Limit Smartphone Use: Survey Study and Machine Learning Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Aboujaoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.e38963. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normalization of Violence during Sex among Young Mozambicans Reportedly under the Influence of Pornography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-021-09898-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Grounded Theory Exploration of Investigators' Perspectives on Male Hormonal Contraceptive Development and Acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Z. Martinez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2022.2102201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozambican adults’ perspectives on human rights: Comparison with French and Venezuelan adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Guédez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.592-598. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2022.2121483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Spaniard men’s willingness and determinants to use a male contraceptive pill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piedad Gómez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gómez-Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2022.2026326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00296-021-04916-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People’s willingness and determinants to use selected tele-consultation public health services in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S Dlamini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.947. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10709-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant vaccination against malaria in Mozambique and in Togo: mapping parents’ willingness to get their children vaccinated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonzozou Kpanake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clay Sorum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.539-547. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2019.1667728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men’s Sexual Sadism towards Women in Mozambique: Influence of Pornography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.694-704. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-018-9794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mozambicans’ willingness and determinants to use pre-exposure prophylactic HIV medication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lídia Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.1954-1964. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1359105318783234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Forgiveness Among Mozambican Wives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ipp0000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Intercourse Amongst Mozambican Adults: Reversal Theory Based Inventory of Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.425-443. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-018-9569-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Mozambican people’s views on corruption amnesty laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (1), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018419832262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying determinants of Mozambican men’s willingness to use a male contraceptive pill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2019.1630816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Mozambican and French People’s Conceptualization of Romantic Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universitas Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.upsy18-1.cmfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of face skin tone on perceived facial attractiveness: A study realized with an innovative methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158 (5), pp.580-590. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00224545.2017.1419161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV prevention: mapping Mozambican people’s views on the acceptability of the widow’s sexual cleansing ritual called pita-kufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Dlamini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC International Health and Human Rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12914-018-0177-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would Mozambican Women Really “Tolerate” Their Husbands’ Extramarital Sexual Relationships as Socially Recommended?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (4), pp.1263-1278. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-018-9520-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Face Skin Tone vs. Face Symmetry on Perceived Facial Attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221309.2018.1459452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love in cross-cultural perspective: Mozambique-France comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.334 - 337. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2017.1347754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Studies Measuring the Impact of Educational Programs against Homophobia, Transphobia and Queerophobia in Secondary Schools of North America, Western Europe and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 06 (14), pp.1879 - 1887. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2015.614185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age, Gender and Social Class Influences on Skin Colour Preferences Among Mozambican Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2012.10874532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Characteristics of the Violence against Women in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniceto Sabune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (13), pp.1589-1601. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/health.2014.613192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple and Concurrent Sexual Partnerships among Mozambican Women from High Socio-Economic Status and with High Education Degrees: Involvement Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liria Maússe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 05 (10), pp.1260-1267. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2014.510138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Sex Knowledge, Parent–Child Attachment, and Family Characteristics on Intimate Relationship Satisfaction of Mozambican Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12119-013-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Study of Facial Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.87-89. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2013.10820597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Responsibility Among Mozambican Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.501-504. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14330237.2011.10820490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Practice of Puxa-Puxa among Mozambican Women: A Systematic Inventory of Motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sex Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (8), pp.852-862. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00224499.2013.795925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual attitudes among Mozambican adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology and Counselling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPC12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Permissiveness: A Mozambique-France Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vinsonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.2488-2499. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1559-1816.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugments in sexual consent: using the information integration paradigm to understand how people understand sexual consent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Gilles-Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moore Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IIT-FM CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Pornography Craving Experience (PCE-S): The validation of a new specific measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Khazaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Behavioral Addictions (ICBA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon (SOUTH KOREA), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes. Sustainable Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University ; Language Teachers' Association of Lithuania, Jun 2021, Kaunas (Lithuania), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the gaming profile of students of English for Legal Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Foreign Languages of Vytautas Magnus University; Language Teachers' Association of Lithuania, Jun 2021, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-entre-cruzamentos linguístico e criação literária</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso da lusofonia e da francofonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of skin tone on perceived facial beauty: A two-culture study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Information Integration Theory and Functional Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Coimbra, Portugal. pp.729-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relação entre a cor da pele e a apreciação da beleza física em Moçambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma introdução aos estudos científicos sobre a sexualidade: Atitudes, comportamentos e práticas sexuais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural relations: Analysis of the communicational dysfunction due to the cultural lag between French, Japanese, and Mozambicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-3-659-88176-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires européennes, pp.114, 2016, 978-3-639-52495-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexuality, love and physical attractiveness: Euro-Western vs. Southern Africa perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sexuality: Discourse, theories, studies and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP Lambert Academic Publishing, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sexualidade humana: Explicações científicas e educativas para adolescentes e adultos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attitudes sexuelles des Mozambicains. Comparaison avec les attitudes sexuelles des Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Vera Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3295BA59"/>
+    <w:nsid w:val="6532BCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germano-vera-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-6933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102461384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IWE-1552-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05612380v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Liberacka-Dwojak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wi&#322;ko&#347;&#263;-D&#281;bczy&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Akta&#351; Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-026-10567-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Apostolou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sullman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata B&#322;achnio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Choubisa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.70198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05512574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piedad G&#243;mez-Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mallery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Galarreta-Aperte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carmen Lucha-L&#243;pez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes7010010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Gilles-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera-Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552600.2026.2654766" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice da Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000001091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971251332974" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Farchione" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/78334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tronche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01224-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05136927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Moore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rohrbeck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.15.04179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04969979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Charzy&#324;ska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bu&#378;niak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Woropay-Hordziejewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Wegener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rothen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dan-Glauser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/70849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Anci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28965-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04925643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#232;va Flayelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.903.183" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04603810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01294-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01566-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01837-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04804073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/OGZU2F.2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04802638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114408ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Elizabeth Morales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241233531" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/OGZU2F.3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.M. Sullman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112774" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04513724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucha-L&#243;pez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sheridan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2023.2191606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102253v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demichelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0367" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38337-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15859-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-021-09898-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03746093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Z. Martinez-P&#233;rez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2022.2102201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Gu&#233;dez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2022.2121483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Barrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2022.2026326" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S Dlamini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10709-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9794-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1667728" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniceto Mateus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Domingos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318783234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419832262" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-018-9569-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1630816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.cmfp" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ipp0000110" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221679v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dlamini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12914-018-0177-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221626v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-018-9520-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2018.1459452" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1419161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2017.1347754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2015.614185" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liria Ma&#250;sse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2014.510138" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2012.10874532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Domingos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniceto Sabune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2014.613192" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2013.10820597" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221602v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-013-9170-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221587v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2011.10820490" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224499.2013.795925" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221600v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPC12.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221584v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vinsonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Gall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rivi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2010.00667.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-273CNL0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Philip" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221706v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221709v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221715v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221712v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221710v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/germano-vera-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8297-6933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102461384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IWE-1552-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Gilles-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera-Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552600.2026.2654766" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice da Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000001091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ben Brahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-026-10567-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2026.1771711" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Apostolou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sullman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ayers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata B&#322;achnio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Choubisa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.70198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05616279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Fleming" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Liberacka-Dwojak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Semaan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2026.100950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05612380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wi&#322;ko&#347;&#263;-D&#281;bczy&#324;ska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Akta&#351; Terzio&#287;lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zullino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Penzenstadler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos Cruz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2026.22.945.48253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05512574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piedad G&#243;mez-Torres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Mallery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Galarreta-Aperte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carmen Lucha-L&#243;pez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sexes7010010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05037023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971251332974" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Farchione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/78334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05349419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tronche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01224-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05136927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Moore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rohrbeck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.15.04179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04969979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Charzy&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bu&#378;niak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Woropay-Hordziejewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Wegener" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rothen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dan-Glauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Potvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/70849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Anci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28965-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04925643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#232;va Flayelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2025.21.903.183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/75485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05213668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Khan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2025.1595502" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.312.0061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Elizabeth Morales-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254241233531" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/OGZU2F.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100542" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J.M. Sullman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112774" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Aboujaoude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2024.108228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demicheli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01566-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04611161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01837-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04603810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01294-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04804073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/OGZU2F.2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04802638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114408ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucha-L&#243;pez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530111" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bianchi-Demichelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2022.0367" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38337-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04513724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sheridan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2023.2191606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231152164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon May" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107858" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15859-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Del Bove" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nauge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01329-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38963" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-021-09898-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03746093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Z. Martinez-P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2022.2102201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Gu&#233;dez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2022.2121483" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G&#243;mez-Barrera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2022.2026326" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S Dlamini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10709-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1667728" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-018-9794-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniceto Mateus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Domingos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318783234" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ipp0000110" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-018-9569-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419832262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2019.1630816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy18-1.cmfp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1419161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dlamini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12914-018-0177-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-018-9520-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2018.1459452" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2017.1347754" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2015.614185" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2012.10874532" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Domingos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniceto Sabune" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2014.613192" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liria Ma&#250;sse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2014.510138" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221602v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12119-013-9170-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2013.10820597" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2011.10820490" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224499.2013.795925" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPC12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vinsonneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Gall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Rivi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2010.00667.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-273CNL0B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222556v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Philip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221697v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>