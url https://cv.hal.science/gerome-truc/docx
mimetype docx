--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1016,190 +1016,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morts et fragments de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, Dossier spécial (41), 2011, Raisons Politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dewey J., La Formation des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.238, 2011, coll. "Les empêcheurs de penser en rond"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Quéré</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01546081v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01540734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mondialisation au cosmopolitisme</w:t>
               </w:r>
@@ -1955,269 +1955,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les attentats font aux sociétés : enquêtes de terrain et études de cas. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Truc</w:t>
+                <w:t xml:space="preserve">Salas D., La Foule innocente, Desclée de Brouwer, 2018, 312 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens de la mémoire : mobilisations et conflits d’appropriation autour de mémoriaux post-attentats à Madrid, Londres et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.5-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.191.0005⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+                <w:t xml:space="preserve">halshs-02074396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les attentats font aux sociétés : enquêtes de terrain et études de cas. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.63-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.191.0063⟩</w:t>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097479v1</w:t>
+                <w:t xml:space="preserve">halshs-02074367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris and Nice terrorist attacks: Exploring Twitter and web archives</w:t>
               </w:r>
@@ -2356,305 +2356,305 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.5-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.191.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’attentat comme objet de discours : problématique et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.23683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'empreinte des attentats du 13 novembre 2015 sur la société française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brice Mensecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38-39, pp.772-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242031v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-03230925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq femmes fortes. Faire face à &amp;quot;l'insécurité&amp;quot; dans une &amp;quot;cité de la peur</w:t>
               </w:r>
@@ -3208,247 +3208,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Zero entre chantier et charnier. Sur les rapports entre pulvérisation des corps humains, mémoire et lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Truc</w:t>
+                <w:t xml:space="preserve">Les morts, leurs lieux et leurs liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Esquerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground Zero entre chantier et charnier. Sur les rapports entre pulvérisation des corps humains, mémoire et lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.33-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un corpus illisible ? Le logiciel Alceste confronté à des registres de condoléances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541923v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 11-Mars comme un nouveau 11-Septembre. Le traitement photographique des attentats de 2004 à Madrid</w:t>
               </w:r>
@@ -4500,51 +4500,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facing Terrorism in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2022, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-12, 2022, 9783030941628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94163-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5501,272 +5501,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espacio de Palabras y rituales de solidaridad en Atocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanchez-Carretero Cristina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Archivo del Duelo. Analisis dela respuesta ciudadana ante los atentados del 11 de marzo en Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIC, pp.207-227, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce à quoi nous tenons. Dewey et la formation des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidet Alexandra; Quéré Louis; Truc Gérôme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John Dewey, La formation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.5-64, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cosmopolitisme européen à l'épreuve du terrorisme. Une analyse des réactions européennes aux attentats du 11 mars 2004 à Madrid et du 7 juillet 2005 à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouyer Muriel; Bousquet Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le cosmopolitisme européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.297-318, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544081v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-01544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique aux marges de la commémoration. Une ethnographie des cérémonies de commémoration officielle des attentats du 11 mars 2004 à Madrid</w:t>
               </w:r>
@@ -6479,523 +6479,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Joas H., George Herbert Mead. Une réévaluation contemporaine de sa pensée, Paris, Economica, coll. &amp;quot;Études sociologiques&amp;quot;, 2007, 29 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.191-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des sociétés européennes, une Europe sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.191-194</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 11 septembre et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Jacques B., Sociologie de l'accouchement, Paris, PUF, coll. &amp;quot;Partage du savoir&amp;quot;, 2007, 208 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.165-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.165-167</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons du Professeur Esping-Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;moment Bourdieu&amp;quot; en sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'individualisme comme valeur positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.161-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu &amp;quot;Mead G.H., L'Esprit, le Soi et le Société, nouvelle traduction et introduction par Daniel Cefaï et Louis Quéré, Paris, PUF, coll. &amp;quot;Le Lien social&amp;quot;, 2006, 434 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545925v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01545935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu &amp;quot;Tassin E., Un monde commun. Pour une cosmo-politique des conflits, Paris, Seuil, coll. &amp;quot;La couleur des idées&amp;quot;, 2003, 312 p.</w:t>
               </w:r>
@@ -7403,51 +7403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73CFE6B4"/>
+    <w:nsid w:val="7AA4E507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7551,51 +7551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3158B1DB"/>
+    <w:nsid w:val="5C08FCAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7699,51 +7699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6069BD8B"/>
+    <w:nsid w:val="17E8DB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerome-truc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129190195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerome.truc@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/education-civique/apprendre-aux-eleves-a-decrypter-la-societe-cycle-3-ressources-numeriques-9782725640808.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esquerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bracher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.071.0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750635219839382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.128.0059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53789-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerome-truc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129190195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerome.truc@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/education-civique/apprendre-aux-eleves-a-decrypter-la-societe-cycle-3-ressources-numeriques-9782725640808.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esquerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bracher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.071.0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750635219839382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.128.0059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53789-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>