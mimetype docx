--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1016,190 +1016,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dewey J., La Formation des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.238, 2011, coll. "Les empêcheurs de penser en rond"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morts et fragments de corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Esquerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, Dossier spécial (41), 2011, Raisons Politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540734v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mondialisation au cosmopolitisme</w:t>
               </w:r>
@@ -1657,1621 +1657,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04386574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Un)shared memory: European Parliament and EU Remembrance Day for Victims of Terrorism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Milošević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.142-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.071.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les victimes du terrorisme comme public de citoyens affectés. Sur la mobilisation des victimes des attentats du 11 mars 2004 à Madrid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.156-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ana Milošević</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorializaciones inmediatas : reflexiones a partir de casos de atentados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Pasajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, p. 89-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 13-Novembre sur Twitter : de l’information à la compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardiens de la mémoire : mobilisations et conflits d’appropriation autour de mémoriaux post-attentats à Madrid, Londres et Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02074396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les attentats font aux sociétés : enquêtes de terrain et études de cas. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02074367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salas D., La Foule innocente, Desclée de Brouwer, 2018, 312 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris and Nice terrorist attacks: Exploring Twitter and web archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media, War &amp; Conflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1750635219839382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What terror attacks do to societies: Fieldwork and case studies. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Attentats, 173 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.191.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attentat comme objet de discours : problématique et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.23683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empreinte des attentats du 13 novembre 2015 sur la société française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brice Mensecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38-39, pp.772-781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq femmes fortes. Faire face à &amp;quot;l'insécurité&amp;quot; dans une &amp;quot;cité de la peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Se protéger de la police, se protéger sans la police, 92, pp.94-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel mémorial après un attentat de masse ? Trois capitales européennes face au même défi mémoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Dossier Mémorialisations immédiates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venir à Ground Zero, se souvenir du 11-septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Travaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je, tu, il, nous sommes Charlie&amp;quot; : ce que se sentir concerné veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soi cosmopolite. Cosmopolitisme et conscience de soi chez Simmel et Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 128, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.128.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory of places and places of memory: for a Halbwachsian socio-ethnography of collective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203-204, pp.147-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux victimes du terrorisme, l'Europe reconnaissante ? Portée et limites de la Journée européenne en mémoire des victimes du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.142-169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 37, pp.132-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...240 lines deleted...]
-                <w:t xml:space="preserve">Les gardiens de la mémoire : mobilisations et conflits d’appropriation autour de mémoriaux post-attentats à Madrid, Londres et Paris</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les morts, leurs lieux et leurs liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...1179 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Esquerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,272 +5501,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cosmopolitisme européen à l'épreuve du terrorisme. Une analyse des réactions européennes aux attentats du 11 mars 2004 à Madrid et du 7 juillet 2005 à Londres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouyer Muriel; Bousquet Emmanuelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur le cosmopolitisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.297-318, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce à quoi nous tenons. Dewey et la formation des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidet Alexandra; Quéré Louis; Truc Gérôme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">John Dewey, La formation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.5-64, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01544089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espacio de Palabras y rituales de solidaridad en Atocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanchez-Carretero Cristina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Archivo del Duelo. Analisis dela respuesta ciudadana ante los atentados del 11 de marzo en Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSIC, pp.207-227, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01544095v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-01544081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique aux marges de la commémoration. Une ethnographie des cérémonies de commémoration officielle des attentats du 11 mars 2004 à Madrid</w:t>
               </w:r>
@@ -6789,213 +6789,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Mead G.H., L'Esprit, le Soi et le Société, nouvelle traduction et introduction par Daniel Cefaï et Louis Quéré, Paris, PUF, coll. &amp;quot;Le Lien social&amp;quot;, 2006, 434 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.72-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'individualisme comme valeur positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.161-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01545935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;moment Bourdieu&amp;quot; en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545929v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01545925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu &amp;quot;Tassin E., Un monde commun. Pour une cosmo-politique des conflits, Paris, Seuil, coll. &amp;quot;La couleur des idées&amp;quot;, 2003, 312 p.</w:t>
               </w:r>
@@ -7403,51 +7403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AA4E507"/>
+    <w:nsid w:val="3DA29712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7551,51 +7551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C08FCAE"/>
+    <w:nsid w:val="0BA9B911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7699,51 +7699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17E8DB9E"/>
+    <w:nsid w:val="AB787817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerome-truc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129190195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerome.truc@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/education-civique/apprendre-aux-eleves-a-decrypter-la-societe-cycle-3-ressources-numeriques-9782725640808.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esquerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bracher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.071.0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750635219839382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.128.0059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53789-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerome-truc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129190195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isp.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musee-memorial-terrorisme.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerome.truc@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03678323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Falaize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/education-civique/apprendre-aux-eleves-a-decrypter-la-societe-cycle-3-ressources-numeriques-9782725640808.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esquerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bracher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/scr.2023.a915860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.071.0142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750635219839382" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.128.0059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53789-9_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94163-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Carretero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544808v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jadot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>