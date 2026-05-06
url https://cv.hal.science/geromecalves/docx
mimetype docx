--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -753,468 +753,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cretaceous continental margin evolution revealed using quantitative seismic geomorphology, offshore northwest Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-rift magmatism on the northern South China Sea margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qiliang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérome Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12455⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35471.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917548v1</w:t>
+                <w:t xml:space="preserve">hal-02918282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-rift magmatism on the northern South China Sea margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Alves</w:t>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zhao</w:t>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérome Calves</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35471.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918282v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Huchon</w:t>
+                <w:t xml:space="preserve">Cretaceous continental margin evolution revealed using quantitative seismic geomorphology, offshore northwest Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Casson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Mads Huuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Ben Sayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Delescluse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Redfern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.104225. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451430v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for simple volcanic rifting not complex subduction initiation in the Laxmi Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Jonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant fossil mass wasting off the coast of West India: The Nataraja submarine slide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Huuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Huuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Clift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional seismic analysis of high-amplitude anomalies in the shallow subsurface of the Northern Indus Fan: Sedimentary and/or fluid origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Calvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Huuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,269 +2960,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01718011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFFSHORE AND ONSHORE EVIDENCE FOR A POLYPHASED UPLIFT HISTORY AND UPPER MIOCENE DOMING OF MADAGASCAR</w:t>
+                <w:t xml:space="preserve">Surrection Miocene et bombement de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Calvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406468v1</w:t>
+                <w:t xml:space="preserve">insu-01388051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrection Miocene et bombement de Madagascar</w:t>
+                <w:t xml:space="preserve">OFFSHORE AND ONSHORE EVIDENCE FOR A POLYPHASED UPLIFT HISTORY AND UPPER MIOCENE DOMING OF MADAGASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Calvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.96</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388051v1</w:t>
+                <w:t xml:space="preserve">insu-01406468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVEMENTS VERTICAUX ET BILANS SEDIMENTAIRES DE MADAGASCAR AU CENOZOÏQUE : ETUDE COUPLEE GEOMORPHOLOGIE/STRATIGRAPHIE SISMIQUE</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,168 +3681,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source to sink study of non-cylindrical rifted passive margins: the case of the Gulf of Guinea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+                <w:t xml:space="preserve">Mouvements verticaux de la marge NO africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5223</w:t>
+              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853327v1</w:t>
+                <w:t xml:space="preserve">insu-00913238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic siliciclastic sediment budget at continent-scale, Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3884,182 +3884,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements verticaux de la marge NO africaine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Source to sink study of non-cylindrical rifted passive margins: the case of the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00913238v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4646,51 +4646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Casson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jeremiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calv&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ville de Goyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochelle-Bates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/12202220205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Reuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2020-099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clift" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brusset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821000960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Huuse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sayers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Redfern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiliang Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35471.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Jonell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16569-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nauton-Fourteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Luiz Dantas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dailey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kulhanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Blusztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Routledge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35158.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Clift" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtado Enriquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8050167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calv&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;reau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2012.00556.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schwab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB000862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005666" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Inam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716C1G89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Calves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorry Stephan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702430" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Mukherjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuta Ayan Misra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Nem&#269;ok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP445.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Casson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jeremiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calv&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Ville de Goyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochelle-Bates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/12202220205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Reuber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2020-099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Giosan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clift" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brusset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821000960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiliang Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35471.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Huuse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sayers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Redfern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Jonell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16569-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nauton-Fourteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ventura Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Luiz Dantas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Calves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan C.C. Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Handt Delgado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dailey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kulhanek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Blusztajn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Routledge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35158.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Clift" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaboureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurtado Enriquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8050167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242470v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calv&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;reau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2012.00556.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schwab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB000862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005666" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03245383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Inam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716C1G89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delaunay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Calves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorry Stephan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702430" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Mukherjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achyuta Ayan Misra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Nem&#269;ok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP445.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>