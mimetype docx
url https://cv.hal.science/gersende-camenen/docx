--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -2965,151 +2965,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'absolu. Traduction de El absoluto, roman de Daniel Guebel (Argentine), Paris, Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La faussaire de Buenos Aires, Traduction de La luz negra, roman de Maria Gainza, Christian Bourgois Editeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876974v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03876978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre esclave à Cuba. Biographie d'un &amp;quot;cimarrón&amp;quot; . Du colonialisme à l'indépendance, Paris, Gallimard</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C02A9FE"/>
+    <w:nsid w:val="A6A5AE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gersende-camenen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5917-6479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iber-2018-0002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cl20-40.otat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9CT4520J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1788" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Liendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1786" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vald&#233;s-Zamora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04280696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#233;har" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110713015-018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gersende-camenen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5917-6479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iber-2018-0002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cl20-40.otat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9CT4520J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1788" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Liendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1786" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.6216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Vald&#233;s-Zamora" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04280696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#233;har" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110713015-018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>