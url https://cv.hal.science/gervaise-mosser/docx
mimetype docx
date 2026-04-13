--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
+                <w:t xml:space="preserve">Hybrid alginate beads embedding lipid mesophase nanoparticles: structural preservation and pollutant uptake validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martinier</w:t>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Trichet</w:t>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 717, pp.140364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344655v1</w:t>
+                <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous yet dense matrices: using ice to shape collagen 3D cell culture systems with increased physiological relevance</w:t>
+                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Parisi</w:t>
+                <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Thiébot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Manivet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM00313A⟩</w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790924v1</w:t>
+                <w:t xml:space="preserve">hal-05344655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–Shell Pure Collagen Threads Extruded from Highly Concentrated Solutions Promote Colonization and Differentiation of C3H10T1/2 Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous yet dense matrices: using ice to shape collagen 3D cell culture systems with increased physiological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">Cleo Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+                <w:t xml:space="preserve">Bénédicte Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Bonnin</w:t>
+                <w:t xml:space="preserve">Philippe Manivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (24), pp.6939-6950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.0c01273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2BM00313A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113880v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dichroism second-harmonic generation microscopy probes the polarity distribution of collagen fibrils</w:t>
+                <w:t xml:space="preserve">Core–Shell Pure Collagen Threads Extruded from Highly Concentrated Solutions Promote Colonization and Differentiation of C3H10T1/2 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teulon</w:t>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pinsard</w:t>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Hansen</w:t>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maged Alnawaiseh</w:t>
+                <w:t xml:space="preserve">Marie-Ange Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/optica.399246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.0c01273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042927v1</w:t>
+                <w:t xml:space="preserve">hal-03113880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix-mimetic composite hydrogels of cross-linked hyaluronan and fibrillar collagen with tunable properties and ultrastructure</w:t>
+                <w:t xml:space="preserve">Circular dichroism second-harmonic generation microscopy probes the polarity distribution of collagen fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frayssinet</w:t>
+                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Petta</w:t>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
+                <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Haye</w:t>
+                <w:t xml:space="preserve">Uwe Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Markitantova</w:t>
+                <w:t xml:space="preserve">Maged Alnawaiseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.116042. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/optica.399246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862482v1</w:t>
+                <w:t xml:space="preserve">hal-03042927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly/condensation interplay in nano-to-microfibrillar silicified fibrin hydrogels</w:t>
               </w:r>
@@ -802,4074 +802,4184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 164, pp.1422-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.07.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Extracellular matrix-mimetic composite hydrogels of cross-linked hyaluronan and fibrillar collagen with tunable properties and ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Petta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Markitantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.116042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124299v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly concentrated collagen solutions leading to transparent scaffolds of controlled three-dimensional organizations for corneal epithelial cell colonization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Grieve</w:t>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7bm01163f⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (16), pp.14672-14683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124421v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure dense collagen threads from extrusion to fibrillogenesis stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly concentrated collagen solutions leading to transparent scaffolds of controlled three-dimensional organizations for corneal epithelial cell colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Génois</w:t>
+                <w:t xml:space="preserve">Aurelien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Ghoubay-Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Asnacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/aaab78⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.1492-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7bm01163f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850246v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Collagen Fibrils by Gelatin Addition: A Study of Collagen/Gelatin Dense Phases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Pure dense collagen threads from extrusion to fibrillogenesis stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+                <w:t xml:space="preserve">Olivier Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02142⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/aaab78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634652v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the spin transition properties of iron-triazole coordination polymers within silica-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (44), pp.11542-11550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7TC04194B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilization of Collagen Fibrils by Gelatin Addition: A Study of Collagen/Gelatin Dense Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Nowacka-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (45), pp.12916-12925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533469v1</w:t>
+                <w:t xml:space="preserve">hal-01634652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the 3D structure of cornea-like collagen liquid crystals with polarization-resolved SHG microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.016084.v001⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (24), pp.3483 - 3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421625v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dense collagen matrices as medicated wound dressing for the treatment of cutaneous chronic wounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing the 3D structure of cornea-like collagen liquid crystals with polarization-resolved SHG microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.16084 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.016084.v001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4bm00370e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274322v1</w:t>
+                <w:t xml:space="preserve">hal-01421625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of human corneal epithelium on organized fibrillated transparent collagen matrices synthesized at high concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
+                <w:t xml:space="preserve">Evaluation of dense collagen matrices as medicated wound dressing for the treatment of cutaneous chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.373-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4bm00370e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274330v1</w:t>
+                <w:t xml:space="preserve">hal-01274322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of human corneal epithelium on organized fibrillated transparent collagen matrices synthesized at high concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Ghoubay-Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803042v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">Li Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
+                <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Anglo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461409v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the nano-bio interface to build collagen-silica self-assembled networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nr31901b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461420v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the nano-bio interface to build collagen-silica self-assembled networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (22), pp.7127-7134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nr31901b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789405v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Altendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743826v1</w:t>
+                <w:t xml:space="preserve">hal-00789405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term fate of silica nanoparticles interacting with human dermal fibroblasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01461435v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-term fate of silica nanoparticles interacting with human dermal fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (17), pp.4431-4442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804597v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-collagen bionanocomposites as tree-dimensiam scaffolds for fibroblast immobilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (23), pp.11203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00533706v1</w:t>
+                <w:t xml:space="preserve">hal-00804597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
+                <w:t xml:space="preserve">Silica-collagen bionanocomposites as tree-dimensiam scaffolds for fibroblast immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">M. Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+                <w:t xml:space="preserve">M. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Seto</w:t>
+                <w:t xml:space="preserve">I. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">G. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (11), pp.3307-3309. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (51), pp.3998-4004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526857v1</w:t>
+                <w:t xml:space="preserve">hal-00533706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Seto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.001113⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.3307-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497888v1</w:t>
+                <w:t xml:space="preserve">hal-00526857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law rheology and strain-induced yielding in acidic solutions of type I-collagen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+                <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Asnacios</w:t>
+                <w:t xml:space="preserve">G. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b922151d⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.1113-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525912v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power law rheology and strain-induced yielding in acidic solutions of type I-collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fayolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Asnacios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (16), pp.3769-3777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b922151d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452461v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast encapsulation in hybrid silica-collagen hydrogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b921572g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452454v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystalline properties of type I collagen: Perspectives in tissue morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Fibroblast encapsulation in hybrid silica-collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (05), pp.666-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b921572g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00277299v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystallinity in collagen systems in vitro and in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Liquid crystalline properties of type I collagen: Perspectives in tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2008.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00277249v1</w:t>
+                <w:t xml:space="preserve">hal-00277299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillogenesis in Dense Collagen Solutions: A Physicochemical Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liquid crystallinity in collagen systems in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.303-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2008.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.12.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00277303v1</w:t>
+                <w:t xml:space="preserve">hal-00277249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Ordering of Collagen Triple Helices in the Dense State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Fibrillogenesis in Dense Collagen Solutions: A Physicochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 376, pp.1509-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.12.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la070093z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00184115v1</w:t>
+                <w:t xml:space="preserve">hal-00277303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible transient liquid crystal phase during the laying out of connective tissues: α-chitin and collagen as models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Cooperative Ordering of Collagen Triple Helices in the Dense State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S08⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6411-6417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la070093z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184189v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">type I collagen, a versatile liquid crystal biological template for silica structuration from nano-to microscopic scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Possible transient liquid crystal phase during the laying out of connective tissues: α-chitin and collagen as models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.4349-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B503019F⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00021870v1</w:t>
+                <w:t xml:space="preserve">hal-00184189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">type I collagen, a versatile liquid crystal biological template for silica structuration from nano-to microscopic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.129-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B503019F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 9 Å projection structure of cytochrome b 6 f complex determined by electron crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 287 (1), pp.117 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmbi.1999.2604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4879,241 +4989,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PREPARING A FIBRILLAR COLLAGEN MATRIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/049646. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing fibrillar collagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20160228605A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation de collagène fibrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012052679A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5123,515 +5233,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Charliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume P Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Griel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-free polymerization leads to pure fibrin(ogen) materials with extended processing capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5778,51 +5888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7NZVF5P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BCVZ6GV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>