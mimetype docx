--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -66,1336 +66,1336 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid alginate beads embedding lipid mesophase nanoparticles: structural preservation and pollutant uptake validation</w:t>
+                <w:t xml:space="preserve">Multimodal AFM-IR nanospectroscopy and non-linear optical microscopy for detecting collagen matrix alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gagner</w:t>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burel</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wille</w:t>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 717, pp.140364. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 151, pp.1881 - 1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5an01298h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572968v1</w:t>
+                <w:t xml:space="preserve">hal-05590557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
+                <w:t xml:space="preserve">Hybrid alginate beads embedding lipid mesophase nanoparticles: structural preservation and pollutant uptake validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martinier</w:t>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Trichet</w:t>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 717, pp.140364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344655v1</w:t>
+                <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous yet dense matrices: using ice to shape collagen 3D cell culture systems with increased physiological relevance</w:t>
+                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Parisi</w:t>
+                <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Thiébot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Manivet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM00313A⟩</w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790924v1</w:t>
+                <w:t xml:space="preserve">hal-05344655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–Shell Pure Collagen Threads Extruded from Highly Concentrated Solutions Promote Colonization and Differentiation of C3H10T1/2 Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous yet dense matrices: using ice to shape collagen 3D cell culture systems with increased physiological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Trichet</w:t>
+                <w:t xml:space="preserve">Cleo Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">Bénédicte Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bonnin</w:t>
+                <w:t xml:space="preserve">Philippe Manivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.0c01273⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (24), pp.6939-6950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM00313A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113880v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular dichroism second-harmonic generation microscopy probes the polarity distribution of collagen fibrils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core–Shell Pure Collagen Threads Extruded from Highly Concentrated Solutions Promote Colonization and Differentiation of C3H10T1/2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teulon</w:t>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pinsard</w:t>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maged Alnawaiseh</w:t>
+                <w:t xml:space="preserve">Marie-Ange Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/optica.399246⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.0c01273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042927v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly/condensation interplay in nano-to-microfibrillar silicified fibrin hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular dichroism second-harmonic generation microscopy probes the polarity distribution of collagen fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Wang</w:t>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+                <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Haye</w:t>
+                <w:t xml:space="preserve">Uwe Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Percot</w:t>
+                <w:t xml:space="preserve">Maged Alnawaiseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.1422-1431. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.07.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/optica.399246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924505v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular matrix-mimetic composite hydrogels of cross-linked hyaluronan and fibrillar collagen with tunable properties and ultrastructure</w:t>
+                <w:t xml:space="preserve">Self-assembly/condensation interplay in nano-to-microfibrillar silicified fibrin hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frayssinet</w:t>
+                <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Petta</w:t>
+                <w:t xml:space="preserve">Kevin Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Markitantova</w:t>
+                <w:t xml:space="preserve">Aline Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.116042. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.1422-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.07.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862482v1</w:t>
+                <w:t xml:space="preserve">hal-02924505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
+                <w:t xml:space="preserve">Extracellular matrix-mimetic composite hydrogels of cross-linked hyaluronan and fibrillar collagen with tunable properties and ultrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Antoine Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Petta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Markitantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.116042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124299v1</w:t>
+                <w:t xml:space="preserve">hal-02862482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly concentrated collagen solutions leading to transparent scaffolds of controlled three-dimensional organizations for corneal epithelial cell colonization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topotactic Fibrillogenesis of Freeze-Cast Microridged Collagen Scaffolds for 3D Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Asnacios</w:t>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Grieve</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (6), pp.1492-1502. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (16), pp.14672-14683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7bm01163f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b03219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124421v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure dense collagen threads from extrusion to fibrillogenesis stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Génois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,1321 +1440,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the spin transition properties of iron-triazole coordination polymers within silica-based nanocomposites</w:t>
+                <w:t xml:space="preserve">Highly concentrated collagen solutions leading to transparent scaffolds of controlled three-dimensional organizations for corneal epithelial cell colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Voisin</w:t>
+                <w:t xml:space="preserve">Aurelien Tidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aimé</w:t>
+                <w:t xml:space="preserve">Djida Ghoubay-Benallaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vallée</w:t>
+                <w:t xml:space="preserve">Sophie Asnacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bleuzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Schmutz</w:t>
+                <w:t xml:space="preserve">Kate Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC04194B⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.1492-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7bm01163f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668720v1</w:t>
+                <w:t xml:space="preserve">hal-02124421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Collagen Fibrils by Gelatin Addition: A Study of Collagen/Gelatin Dense Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Teulon</w:t>
+                <w:t xml:space="preserve">Agnieszka Nowacka-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Nowacka-Perrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (45), pp.12916-12925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preserving the spin transition properties of iron-triazole coordination polymers within silica-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (44), pp.11542-11550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC04194B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533469v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the 3D structure of cornea-like collagen liquid crystals with polarization-resolved SHG microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.016084.v001⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (24), pp.3483 - 3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421625v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dense collagen matrices as medicated wound dressing for the treatment of cutaneous chronic wounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Probing the 3D structure of cornea-like collagen liquid crystals with polarization-resolved SHG microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.373-382. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.16084 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4bm00370e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.016084.v001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274322v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of human corneal epithelium on organized fibrillated transparent collagen matrices synthesized at high concentration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djida Ghoubay-Benallaoua</w:t>
+                <w:t xml:space="preserve">Evaluation of dense collagen matrices as medicated wound dressing for the treatment of cutaneous chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lynch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
+                <w:t xml:space="preserve">Aicha Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.373-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4bm00370e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274330v1</w:t>
+                <w:t xml:space="preserve">hal-01274322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Carn</w:t>
+                <w:t xml:space="preserve">Development of human corneal epithelium on organized fibrillated transparent collagen matrices synthesized at high concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Ghoubay-Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boué</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803042v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461409v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the nano-bio interface to build collagen-silica self-assembled networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (22), pp.7127-7134. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nr31901b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461420v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
               </w:r>
@@ -2792,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
@@ -2868,2118 +2872,2260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controlling the nano-bio interface to build collagen-silica self-assembled networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Buhler</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (22), pp.7127-7134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nr31901b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743826v1</w:t>
+                <w:t xml:space="preserve">hal-01461420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term fate of silica nanoparticles interacting with human dermal fibroblasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz300200y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01461435v1</w:t>
+                <w:t xml:space="preserve">hal-00743826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term fate of silica nanoparticles interacting with human dermal fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (17), pp.4431-4442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804597v1</w:t>
+                <w:t xml:space="preserve">hal-01461435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-collagen bionanocomposites as tree-dimensiam scaffolds for fibroblast immobilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.014⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (23), pp.11203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533706v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica-collagen bionanocomposites as tree-dimensiam scaffolds for fibroblast immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Nassif</w:t>
+                <w:t xml:space="preserve">M. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+                <w:t xml:space="preserve">I. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Seto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">G. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (51), pp.3998-4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526857v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2), pp.1113-1121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law rheology and strain-induced yielding in acidic solutions of type I-collagen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembled Collagen-Apatite Matrix with Bone-like Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Frederic Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Seto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b922151d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.3307-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903594n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525912v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power law rheology and strain-induced yielding in acidic solutions of type I-collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fayolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Asnacios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (16), pp.3769-3777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b922151d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00452461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast encapsulation in hybrid silica-collagen hydrogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Assembling Vanadium( V) Oxide and Gelatin into Novel Bionanocomposites with unexpected Rubber-like Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b921572g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (07), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm902836g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452454v1</w:t>
+                <w:t xml:space="preserve">hal-00452461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystalline properties of type I collagen: Perspectives in tissue morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Fibroblast encapsulation in hybrid silica-collagen hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (05), pp.666-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b921572g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00277299v1</w:t>
+                <w:t xml:space="preserve">hal-00452454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid crystallinity in collagen systems in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (4), pp.303-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cocis.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillogenesis in Dense Collagen Solutions: A Physicochemical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Liquid crystalline properties of type I collagen: Perspectives in tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.12.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00277303v1</w:t>
+                <w:t xml:space="preserve">hal-00277299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Ordering of Collagen Triple Helices in the Dense State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Fibrillogenesis in Dense Collagen Solutions: A Physicochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la070093z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 376, pp.1509-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00184115v1</w:t>
+                <w:t xml:space="preserve">hal-00277303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible transient liquid crystal phase during the laying out of connective tissues: α-chitin and collagen as models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Cooperative Ordering of Collagen Triple Helices in the Dense State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S08⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6411-6417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la070093z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184189v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">type I collagen, a versatile liquid crystal biological template for silica structuration from nano-to microscopic scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Possible transient liquid crystal phase during the laying out of connective tissues: α-chitin and collagen as models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B503019F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.4349-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/S08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00021870v1</w:t>
+                <w:t xml:space="preserve">hal-00184189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">type I collagen, a versatile liquid crystal biological template for silica structuration from nano-to microscopic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.129-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B503019F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 9 Å projection structure of cytochrome b 6 f complex determined by electron crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lacapère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 287 (1), pp.117 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmbi.1999.2604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4989,241 +5135,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PREPARING A FIBRILLAR COLLAGEN MATRIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/049646. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing fibrillar collagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20160228605A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation de collagène fibrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012052679A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5233,515 +5379,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of banana peels into banana peel wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Charliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume P Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Griel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-free polymerization leads to pure fibrin(ogen) materials with extended processing capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5888,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5an01298h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BCVZ6GV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>