--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -719,51 +719,51 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.626-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.0c01273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1574,412 +1574,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Collagen Fibrils by Gelatin Addition: A Study of Collagen/Gelatin Dense Phases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02142⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (24), pp.3483 - 3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634652v1</w:t>
+                <w:t xml:space="preserve">hal-01533469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the spin transition properties of iron-triazole coordination polymers within silica-based nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Schmutz</w:t>
+                <w:t xml:space="preserve">Stabilization of Collagen Fibrils by Gelatin Addition: A Study of Collagen/Gelatin Dense Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Nowacka-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC04194B⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (45), pp.12916-12925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668720v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tendon injury to collagen-based tendon regeneration: overview and recent advances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preserving the spin transition properties of iron-triazole coordination polymers within silica-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (24), pp.3483 - 3506. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (44), pp.11542-11550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1381612823666170516130515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TC04194B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533469v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the 3D structure of cornea-like collagen liquid crystals with polarization-resolved SHG microscopy</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,408 +2357,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
+                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Shi</w:t>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carn</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boué</w:t>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803042v1</w:t>
+                <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control over the Electrostatic Self-assembly of Nanoparticle Semiflexible Biopolyelectrolyte Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.5004-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27138B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461409v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
@@ -3008,103 +3008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanorods of Well-Defined Length and Monodisperse Cross-Section Obtained from Electrostatic Complexation of Nanoparticles with a Semiflexible Biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (3), pp.857-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,64 +3267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Anglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,263 +5623,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t>
+                <w:t xml:space="preserve">Thrombin-free polymerization leads to pure fibrin(ogen) materials with extended processing capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Haye</w:t>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085799v1</w:t>
+                <w:t xml:space="preserve">hal-03085797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin-free polymerization leads to pure fibrin(ogen) materials with extended processing capacity</w:t>
+                <w:t xml:space="preserve">Differential myoblast and tenoblast affinity to collagen, fibrin and mixed threads in the prospect of muscle-tendon junction modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085797v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6034,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5an01298h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BCVZ6GV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5an01298h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thi&#233;bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00313A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Picaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bonnin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.0c01273" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Alnawaiseh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.399246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Albert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.07.220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frayssinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Markitantova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b03219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01850246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronsin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aaab78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Tidu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ghoubay-Benallaoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Asnacios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7bm01163f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612823666170516130515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowacka-Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aim&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleuzen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC04194B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016084.v001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Abed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4bm00370e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.04.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buhler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27138B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr31901b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300200y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.03.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZBPTCR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desimone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rietveld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gobeaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Seto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903594n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922151d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BCVZ6GV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902836g" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921572g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2008.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNWH5L76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vigier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZWV4Z76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.12.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVSTNXSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070093z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BWP68X0W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/S08" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B503019F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D9JRMCNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lacap&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2604" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ8J0K1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04037543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Laporte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Taleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>