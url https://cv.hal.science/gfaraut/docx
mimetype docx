--- v0 (2026-04-04)
+++ v1 (2026-05-06)
@@ -1571,472 +1571,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Models of Activities of Daily Living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-santé et maison intelligente : Une approche à travers le prisme des Systèmes à Evénements Discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Danancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Discrete Event Systems-WODES 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cachan, France. pp.13-20</w:t>
+              <w:t xml:space="preserve">JETSAN 2014 (Journées d'étude sur la Télésanté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.51 - 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999505v1</w:t>
+                <w:t xml:space="preserve">hal-01022764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-santé et maison intelligente : Une approche à travers le prisme des Systèmes à Evénements Discrets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Generation of Models of Activities of Daily Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2014 (Journées d'étude sur la Télésanté)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Troyes, France. pp.51 - 54</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Discrete Event Systems-WODES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cachan, France. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022764v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Location Tracking of a Single Inhabitant based on a State Estimator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A DES Simulator for Location Tracking of Inhabitants in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Litz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Systems, Man, and Cybernetics - SMC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 8th EUROSIM Congress on Modelling and Simulation - EUROSIM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cardiff, Wales, United Kingdom. pp.330-335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873247v1</w:t>
+                <w:t xml:space="preserve">hal-00862386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DES Simulator for Location Tracking of Inhabitants in Smart Home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Online Location Tracking of a Single Inhabitant based on a State Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lothar Litz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th EUROSIM Congress on Modelling and Simulation - EUROSIM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Systems, Man, and Cybernetics - SMC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2013.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862386v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Event Model for Multiple Inhabitants Location Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Danancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="293046E8"/>
+    <w:nsid w:val="7B42A030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gfaraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-932X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156592614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Monier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jaques Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Fanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Roccotelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Viard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Saives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Danancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Litz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.73" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2013.6653946" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2944299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2597699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2017.2718244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Guignard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2695370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pianon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2471842" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010-ISAL-0108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gfaraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0388-932X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156592614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Monier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ferrara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jaques Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Fanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Roccotelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Viard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Saives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Saives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Danancher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Litz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.73" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2013.6653946" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2944299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2597699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2017.2718244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Guignard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2695370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pianon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2015.2471842" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010-ISAL-0108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>