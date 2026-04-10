--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité des coûts à la soutenabilité sociale : un modèle intégré pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Analyse sociale du cycle de vie: Enjeux, théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses des Mines, pp.75-85, 2026, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>