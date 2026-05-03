--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité des coûts à la soutenabilité sociale : un modèle intégré pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Analyse sociale du cycle de vie: Enjeux, théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses des Mines, pp.75-85, 2026, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité des coûts à la soutenabilité sociale : un modèle intégré pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Analyse sociale du cycle de vie: Enjeux, théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses des Mines, pp.75-85, 2026, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>