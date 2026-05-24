--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité des coûts à la soutenabilité sociale : un modèle intégré pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Analyse sociale du cycle de vie: Enjeux, théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses des Mines, pp.75-85, 2026, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghada Bouillass </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path towards carbon neutrality? A comprehensive analysis of local climate plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.115240. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.115240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ambition to impact? Assessing the quality of local circular economy plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ike de Bantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (107016), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2025.107016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring How Digital Technologies Enable a Circular Economy of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisam Ranjbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Shams Esfandabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2067. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Enhancing Circularity of the Healthcare Sector: The Circularity Model of Products &amp; Spare Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Bechari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Volanschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33th International Association For Management of Technology (IAMOT) Conference, Porto, Portugal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux intégrer les impacts sociaux aux outils d’aide à la décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique Annuel EcoSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading Questions towards Building a Digital Cockpit for Circularity in the Healthcare Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2024 : 31ème Colloque des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse environnementale, circulaire et économique du rétrofit électrique : cas d'étude d'un véhicule lourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circular Digital Cockpit: Towards an actionable framework for life cycle circularity assessment and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Conference on Life Cycle Engineering (LCE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the synergy: integration of time-driven activity based costing with social life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trebucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Social Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité TD-ABC et Analyse Sociale de Cycle de Vie : une analyse de leur intégration possible au travers d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2024 - Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the building blocks framework for circular economy progress in heavy-duty vehicle manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEER 2024 - The 11th International Conference on Energy and Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Technologies to Advance Circular Economy at Territorial Level: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation for a territorial circular economy: towards an integrated platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE22 :29ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Circularity Assessment: Application to the Medical System Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Durivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Boujarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Gif-sur-Yvette, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité des coûts à la soutenabilité sociale : un modèle intégré pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiene Essouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Analyse sociale du cycle de vie: Enjeux, théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses des Mines, pp.75-85, 2026, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how can electric retrofit of vehicles be beneficial? A critical review of environmental, circularity, and economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of electric mobility scenarios with the integration of a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. MINES ParisTech - Université PSL, 2021. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.115240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ike de Bantel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.107016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Shevchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shams Esfandabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Bechari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Volanschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiene Essouid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Durivault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Graff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lameh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033241" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lameh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boujarif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03651313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>